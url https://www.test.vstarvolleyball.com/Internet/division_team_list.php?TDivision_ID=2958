--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -179,68 +179,68 @@
   <si>
     <t>AVC 15 Navy</t>
   </si>
   <si>
     <t>G15AMSVC1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>APV 15 National Black</t>
   </si>
   <si>
     <t>G15ATPRV1NT</t>
   </si>
   <si>
     <t>15 White - Cooper</t>
   </si>
   <si>
     <t>Skyline 15 White Cooper</t>
   </si>
   <si>
     <t>G15SKYLN4NT</t>
   </si>
   <si>
+    <t>15 National Green</t>
+  </si>
+  <si>
+    <t>Victory 15 National Green</t>
+  </si>
+  <si>
+    <t>G15VCTRY2NT</t>
+  </si>
+  <si>
     <t>15 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 15 Steel Ethos</t>
   </si>
   <si>
     <t>G15ARETE4NT</t>
   </si>
   <si>
-    <t>15 National Green</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National</t>
   </si>
   <si>
     <t>IVC 15U National-1</t>
   </si>
   <si>
     <t>G15INFTY1NT</t>
   </si>
   <si>
     <t>1United 15N Black</t>
   </si>
   <si>
     <t>G151UNVB3NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>Elevate 15 Blue</t>
@@ -302,69 +302,69 @@
   <si>
     <t>G15AMSVC2NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 15 Black</t>
   </si>
   <si>
     <t>G15CUVBC1NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>15 Gold</t>
   </si>
   <si>
     <t>Arsenal 15 Gold</t>
   </si>
   <si>
     <t>G15DAVBC1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>G15FIELD3NT</t>
+  </si>
+  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>VIP 15 Elite</t>
   </si>
   <si>
     <t>G15VIPAC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15FIELD3NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>15U Dean</t>
   </si>
   <si>
     <t>VSTX 15U Dean</t>
   </si>
   <si>
     <t>G15VSVBC1NT</t>
   </si>
   <si>
     <t>TAV 15 Gold</t>
   </si>
   <si>
     <t>G15TXADV4NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">15 Intense Red </t>
   </si>
@@ -1197,71 +1197,71 @@
         <v>83.35899999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
         <v>80.86799999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>79.58499999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16">
         <v>79.58499999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
@@ -1460,71 +1460,71 @@
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>92</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>95</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>73.0019999999999953</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>72.408</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
         <v>72.408</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
@@ -1597,51 +1597,51 @@
         <v>71.066000000000003</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>70.84</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
         <v>70.491</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">