--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -491,75 +491,75 @@
   <si>
     <t>G14SIXTY2NT</t>
   </si>
   <si>
     <t>NT Flyers 14 USA-Carl</t>
   </si>
   <si>
     <t>G14FRFLY8NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK KEELING</t>
   </si>
   <si>
     <t>G14ACCEL1NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
+    <t>Urban VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14U National Black</t>
+  </si>
+  <si>
+    <t>UVC 14U Black</t>
+  </si>
+  <si>
+    <t>G14URBAN1NT</t>
+  </si>
+  <si>
     <t>CUVB 14 Black</t>
   </si>
   <si>
     <t>G14CUVBC1NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14URBAN1NT</t>
   </si>
   <si>
     <t xml:space="preserve">South 14 Royal </t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 14 Royal </t>
   </si>
   <si>
     <t>G14TXADV5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>FH 14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>G14FIELD2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1805,91 +1805,91 @@
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>154</v>
       </c>
       <c r="B45" t="s">
         <v>155</v>
       </c>
       <c r="C45" t="s">
         <v>156</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45">
         <v>58.623</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="C46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>58</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48" t="s">
         <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" t="s">
         <v>169</v>
       </c>
       <c r="D49" t="s">