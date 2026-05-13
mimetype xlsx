--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -44,77 +44,77 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14</t>
   </si>
   <si>
     <t>G14PCEVB1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-14 ELITE</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 14E</t>
+  </si>
+  <si>
+    <t>G14WCREW1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Peak VA 14 Black</t>
   </si>
   <si>
     <t>G14PEVBA1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...13 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>WF Elite 14 Black</t>
   </si>
   <si>
     <t>G14WFELT1NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 14 Black</t>
   </si>
   <si>
     <t>G14STORM1NT</t>
   </si>
   <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 14 Gold</t>
   </si>
   <si>
     <t>G14MCKPA1NT</t>
@@ -542,93 +542,93 @@
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 14'S EMERALD</t>
+  </si>
+  <si>
+    <t>Madfrog East 14 Emerald</t>
+  </si>
+  <si>
+    <t>G14FROGS8NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>14 White Tielar</t>
+  </si>
+  <si>
+    <t>CUVB 14 Tielar</t>
+  </si>
+  <si>
+    <t>G14CUVBC3NT</t>
+  </si>
+  <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G14CUVBC3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 14 Black</t>
   </si>
   <si>
     <t>G14WACLV1LS</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
@@ -1084,71 +1084,71 @@
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
         <v>76.73099999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
         <v>75.125</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6">
         <v>71.812</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
@@ -1561,71 +1561,71 @@
         <v>62.625</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>99</v>
       </c>
       <c r="B28">
         <v>14.1</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>62.44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30">
         <v>62.085999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
@@ -1664,68 +1664,68 @@
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>78</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>61.943</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>120</v>
       </c>
       <c r="D34" t="s">
         <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>61.722</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
         <v>61.655</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>108</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
@@ -1981,111 +1981,111 @@
         <v>57.426</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49">
         <v>57.277</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" t="s">
         <v>174</v>
       </c>
       <c r="D50" t="s">
         <v>175</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50">
         <v>56.409</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C52" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>112</v>
       </c>
       <c r="B53" t="s">
         <v>184</v>
       </c>
       <c r="C53" t="s">
         <v>185</v>
       </c>
       <c r="D53" t="s">
         <v>186</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>187</v>
       </c>
       <c r="B54" t="s">
         <v>188</v>
       </c>
       <c r="C54" t="s">
@@ -2104,51 +2104,51 @@
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" t="s">
         <v>193</v>
       </c>
       <c r="D55" t="s">
         <v>194</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>195</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C56" t="s">
         <v>196</v>
       </c>
       <c r="D56" t="s">
         <v>197</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>198</v>
       </c>
       <c r="B57" t="s">
         <v>199</v>
       </c>
       <c r="C57" t="s">
         <v>199</v>
       </c>
       <c r="D57" t="s">