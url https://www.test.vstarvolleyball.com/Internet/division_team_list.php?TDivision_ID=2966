--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -326,68 +326,68 @@
   <si>
     <t>13 Kaos Red</t>
   </si>
   <si>
     <t>360 13 Kaos Red</t>
   </si>
   <si>
     <t>G13SIXTY2NT</t>
   </si>
   <si>
     <t>Flyers 13 NAT-Misty</t>
   </si>
   <si>
     <t>G13FRFLY4NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>Arsenal 13 Blue</t>
   </si>
   <si>
     <t>G13DAVBC2NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 13 Blue</t>
+  </si>
+  <si>
+    <t>G13OHANA1NT</t>
+  </si>
+  <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>DIG 13 Red</t>
   </si>
   <si>
     <t>G13DIGVB4NT</t>
   </si>
   <si>
-    <t>Ohana Volleyball</t>
-[...7 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>13 Elite Black</t>
   </si>
   <si>
     <t>Summit 13 Elite Black</t>
   </si>
   <si>
     <t>G13DSUMM2NT</t>
   </si>
   <si>
     <t>13 Royal Chelsee</t>
   </si>
   <si>
     <t>EMV 13 Royal Chelsee</t>
   </si>
   <si>
     <t>G13EAGMT4NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 13 RED MOSS</t>
@@ -545,75 +545,75 @@
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
+    <t>NET 13's White</t>
+  </si>
+  <si>
+    <t>G13NETJR3NT</t>
+  </si>
+  <si>
+    <t>WVC VERNON 13</t>
+  </si>
+  <si>
+    <t>G13WINDT3NT</t>
+  </si>
+  <si>
+    <t>1United 13 Texoma</t>
+  </si>
+  <si>
+    <t>G131UNVB7NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA 13 National</t>
   </si>
   <si>
     <t>G13LUNVA1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G131UNVB7NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV White</t>
   </si>
   <si>
     <t>Vision 13 EXV White</t>
   </si>
   <si>
     <t>G13VIVBC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>DEAVB 13 Black</t>
   </si>
   <si>
     <t>G13DEAVB1NT</t>
   </si>
@@ -1519,74 +1519,74 @@
         <v>63.111</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>67</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28">
         <v>63.061</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>63.023000000000003</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>63.023000000000003</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
@@ -1939,114 +1939,114 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>170</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" t="s">
+        <v>177</v>
+      </c>
+      <c r="D50" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" t="s">
+        <v>179</v>
+      </c>
+      <c r="D51" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" t="s">
+        <v>181</v>
+      </c>
+      <c r="D52" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="C53" t="s">
         <v>184</v>
       </c>
       <c r="D53" t="s">
         <v>185</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>186</v>
       </c>
       <c r="B54" t="s">
         <v>187</v>
       </c>
       <c r="C54" t="s">
         <v>188</v>
       </c>
       <c r="D54" t="s">