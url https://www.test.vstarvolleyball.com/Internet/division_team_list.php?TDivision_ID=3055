--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -158,68 +158,68 @@
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>18 Navy Telos</t>
   </si>
   <si>
     <t>Arete 18 Navy Telos</t>
   </si>
   <si>
     <t>G18ARETE1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Untouchables  EPA 18 Diamonds </t>
   </si>
   <si>
     <t>UEPA 18D</t>
   </si>
   <si>
     <t>G18UNTOU1NT</t>
   </si>
   <si>
+    <t>18'S NATIONAL BLACK SEARS</t>
+  </si>
+  <si>
+    <t>Madfrog 18N Black Sears</t>
+  </si>
+  <si>
+    <t>G18FROGS2NT</t>
+  </si>
+  <si>
     <t>18 National White</t>
   </si>
   <si>
     <t>EXCEL 18 National White</t>
   </si>
   <si>
     <t>G18EXCEL2NT</t>
   </si>
   <si>
-    <t>18'S NATIONAL BLACK SEARS</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Premier 18 Black</t>
   </si>
   <si>
     <t>G18PREMR1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>TEJAS 18 Black</t>
   </si>
   <si>
     <t>G18TEJAS1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 18 Black</t>
   </si>
   <si>
     <t>DN 18 Black</t>
@@ -419,69 +419,69 @@
   <si>
     <t>Premier 18 Crimson</t>
   </si>
   <si>
     <t>G18PREMR2NT</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t>ETA1 18 Black</t>
   </si>
   <si>
     <t>G18ETA1V1NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 18U Black</t>
   </si>
   <si>
     <t>G18ELLIS1NT</t>
   </si>
   <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 18 Black</t>
+  </si>
+  <si>
+    <t>G18RESVB1NT</t>
+  </si>
+  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>18 Gold</t>
   </si>
   <si>
     <t>Arsenal 18 Gold</t>
   </si>
   <si>
     <t>G18DAVBC1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G18RESVB1NT</t>
   </si>
   <si>
     <t>South 18 White</t>
   </si>
   <si>
     <t xml:space="preserve">TAV S 18 White </t>
   </si>
   <si>
     <t>G18TXADV6NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>East Texas 18B</t>
   </si>
   <si>
     <t>G18ETXJR1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>18 Intense Red</t>
   </si>
@@ -1178,71 +1178,71 @@
         <v>95.679</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>95.583</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>95.197</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>95.197</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
@@ -1701,71 +1701,71 @@
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>132</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>79.575</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>135</v>
       </c>
       <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
         <v>136</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>79.423</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C40" t="s">
         <v>140</v>
       </c>
       <c r="D40" t="s">
         <v>141</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>79.423</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>142</v>
       </c>
       <c r="C41" t="s">
         <v>143</v>
       </c>
       <c r="D41" t="s">