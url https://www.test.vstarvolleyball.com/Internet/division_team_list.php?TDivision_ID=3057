--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -167,72 +167,72 @@
   <si>
     <t>G17SKYLN2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>17 Black Geoff</t>
   </si>
   <si>
     <t>Premier 17 Black G</t>
   </si>
   <si>
     <t>G17PREMR1NT</t>
   </si>
   <si>
     <t>17 Blue</t>
   </si>
   <si>
     <t>TAV 17 Blue</t>
   </si>
   <si>
     <t>G17TXADV3NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Black Mike</t>
+  </si>
+  <si>
+    <t>TEJAS 17 Black Mike</t>
+  </si>
+  <si>
+    <t>G17TEJAS1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>17 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 17 AMPD Navy</t>
   </si>
   <si>
     <t>G17NRGVC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17TEJAS1NT</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>Skyline 17 Black</t>
   </si>
   <si>
     <t>G17SKYLN3NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>17 Ikaika-Andy</t>
   </si>
   <si>
     <t>FH 17 Ikaika-Andy</t>
   </si>
   <si>
     <t>G17FIELD1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
@@ -1454,51 +1454,51 @@
         <v>87.705</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>87.705</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>85.35599999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
@@ -1794,51 +1794,51 @@
         <v>73.69499999999999</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>139</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>140</v>
       </c>
       <c r="D41" t="s">
         <v>141</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>73.034999999999997</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42" t="s">
         <v>144</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>72.902</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s">