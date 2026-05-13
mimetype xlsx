--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -236,80 +236,80 @@
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Black Arthur</t>
   </si>
   <si>
     <t>TEJAS 16 Black Arthur</t>
   </si>
   <si>
     <t>G16TEJAS1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 16 Diamonds</t>
   </si>
   <si>
     <t>UEPA 16D</t>
   </si>
   <si>
     <t>G16UNTOU1NT</t>
   </si>
   <si>
+    <t>16 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Blue</t>
+  </si>
+  <si>
+    <t>G16EXCEL3NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Blue</t>
+  </si>
+  <si>
+    <t>G16VIVBC1NT</t>
+  </si>
+  <si>
     <t>16’S NATIONAL BLACK LU</t>
   </si>
   <si>
     <t>Madfrog 16N Black Lu</t>
   </si>
   <si>
     <t>G16FROGS3NT</t>
   </si>
   <si>
-    <t>16 National Blue</t>
-[...19 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>16 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 16 Intense Blue</t>
   </si>
   <si>
     <t>G16INTEG1NT</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>TAV 16 Blue</t>
   </si>
   <si>
     <t>G16TXADV3NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Ikaika-Marcus</t>
@@ -425,71 +425,71 @@
   <si>
     <t>APV 16 National Black</t>
   </si>
   <si>
     <t>G16ATPRV1NT</t>
   </si>
   <si>
     <t>16 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 16 Intense Red </t>
   </si>
   <si>
     <t>G16INTEG2NT</t>
   </si>
   <si>
     <t>16 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 16 Navy Ethos</t>
   </si>
   <si>
     <t>G16ARETE2NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
-    <t>16 Elite</t>
-[...1 lines deleted...]
-  <si>
     <t>No Limits 16 Elite</t>
   </si>
   <si>
     <t>G16NLVBC1NT</t>
   </si>
   <si>
-    <t>Volleyball Impact Performance Academy</t>
-[...7 lines deleted...]
-  <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
     <t>1United 16N Black</t>
   </si>
   <si>
     <t>G161UNVB3NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Black Daniel</t>
   </si>
   <si>
     <t>Premier 16 Black D</t>
   </si>
   <si>
     <t>G16PREMR2NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
@@ -506,77 +506,77 @@
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">16 National </t>
+  </si>
+  <si>
+    <t>No Limits 16 National</t>
+  </si>
+  <si>
+    <t>G16NLVBC2NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 16 Purple</t>
   </si>
   <si>
     <t>G16POWER1NT</t>
   </si>
   <si>
     <t>16 White - Stephen</t>
   </si>
   <si>
     <t>Skyline 16 White Stephen</t>
   </si>
   <si>
     <t>G16SKYLN5NT</t>
   </si>
   <si>
-    <t xml:space="preserve">16 National </t>
-[...7 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>16 Black Creshia</t>
   </si>
   <si>
     <t>EMV 16 Black Creshia</t>
   </si>
   <si>
     <t>G16EAGMT1NT</t>
   </si>
   <si>
     <t>360 16.1</t>
   </si>
   <si>
     <t>G16SIXTY4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 16 National Blue</t>
   </si>
   <si>
     <t>G16DSUMM1NT</t>
@@ -698,66 +698,66 @@
   <si>
     <t>FH 16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G16FIELD3NT</t>
   </si>
   <si>
     <t>FW Fire 162 Purple</t>
   </si>
   <si>
     <t>FWFIRE 162P</t>
   </si>
   <si>
     <t>G16FWFIR2NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>Liberty 16 National Red</t>
   </si>
   <si>
     <t>G16LIVBC1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>16 Navy Williams</t>
+  </si>
+  <si>
+    <t>Endless 16 Navy Williams</t>
+  </si>
+  <si>
+    <t>G16ENDAV2NT</t>
+  </si>
+  <si>
     <t>Summit 16 National Green</t>
   </si>
   <si>
     <t>G16DSUMM2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16ENDAV2NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 16 Blue</t>
   </si>
   <si>
     <t>G16COTTN1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>NT Flyers 16 USA-Rich</t>
   </si>
   <si>
     <t>G16FRFLY4NT</t>
   </si>
   <si>
     <t>Arsenal 16 Blue</t>
   </si>
   <si>
     <t>G16DAVBC2NT</t>
   </si>
@@ -1509,91 +1509,91 @@
         <v>90.617</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>90.358</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>90.057000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
@@ -2029,91 +2029,91 @@
         <v>83.303</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>105</v>
       </c>
       <c r="F46">
         <v>83.303</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47" t="s">
         <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>82.413</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C48" t="s">
         <v>168</v>
       </c>
       <c r="D48" t="s">
         <v>169</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>82.413</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>82.413</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>173</v>
       </c>
       <c r="B50" t="s">
         <v>174</v>
       </c>
       <c r="C50" t="s">
@@ -2132,51 +2132,51 @@
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51">
         <v>16.1</v>
       </c>
       <c r="C51" t="s">
         <v>177</v>
       </c>
       <c r="D51" t="s">
         <v>178</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>82.093999999999994</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C52" t="s">
         <v>180</v>
       </c>
       <c r="D52" t="s">
         <v>181</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>81.96299999999999</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>50</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53" t="s">
@@ -2449,74 +2449,74 @@
         <v>79.819</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>225</v>
       </c>
       <c r="B67" t="s">
         <v>54</v>
       </c>
       <c r="C67" t="s">
         <v>226</v>
       </c>
       <c r="D67" t="s">
         <v>227</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67">
         <v>79.77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68">
         <v>78.657</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>179</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69">
         <v>78.657</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>234</v>
       </c>
       <c r="B70" t="s">
         <v>88</v>
       </c>
       <c r="C70" t="s">
         <v>235</v>
       </c>
       <c r="D70" t="s">