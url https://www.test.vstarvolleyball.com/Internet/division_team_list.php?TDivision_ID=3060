--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -296,71 +296,71 @@
   <si>
     <t>G16ACCEL2NT</t>
   </si>
   <si>
     <t>16 EXV White</t>
   </si>
   <si>
     <t>Vision 16 EXV White</t>
   </si>
   <si>
     <t>G16VIVBC3NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>16 Elite Black</t>
   </si>
   <si>
     <t>W16 Elite Black</t>
   </si>
   <si>
     <t>G16WPDVB1NT</t>
   </si>
   <si>
+    <t>NTX Pressure Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 AMP</t>
+  </si>
+  <si>
+    <t>G16PRESS1NT</t>
+  </si>
+  <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>16 Cait</t>
   </si>
   <si>
     <t>VL 16 Cait</t>
   </si>
   <si>
     <t>G16VOLAB1NT</t>
   </si>
   <si>
-    <t>NTX Pressure Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 16's</t>
   </si>
   <si>
     <t>G16WWVBC1NT</t>
   </si>
   <si>
     <t>ACCELERATE 16 RED RANGEL</t>
   </si>
   <si>
     <t>ACCEL 16 RED RANGEL</t>
   </si>
   <si>
     <t>G16ACCEL3NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 16 Black</t>
   </si>
   <si>
     <t>G16SKYHI1NT</t>
@@ -470,141 +470,141 @@
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>16 Wild Black</t>
   </si>
   <si>
     <t>Instinct 16 Wild Black</t>
   </si>
   <si>
     <t>G16INSTN2NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV16 Blk elite Travels16,1</t>
   </si>
   <si>
     <t>ACCV16 Bk el Travels16.1</t>
   </si>
   <si>
     <t>G16AIRCV1NT</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 16 Black</t>
+  </si>
+  <si>
+    <t>G16CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>Skyline 16 Silver</t>
+  </si>
+  <si>
+    <t>G16SKYLN6NT</t>
+  </si>
+  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>16U-Pink</t>
   </si>
   <si>
     <t>Forge 16U</t>
   </si>
   <si>
     <t>G16FORGE1NT</t>
   </si>
   <si>
-    <t>CUVB Fort Worth</t>
-[...1 lines deleted...]
-  <si>
     <t>16 White</t>
   </si>
   <si>
     <t>CUVB 16 White</t>
   </si>
   <si>
     <t>G16CUVBC2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>16.1 National</t>
   </si>
   <si>
     <t>Pono 16.1 Steven</t>
   </si>
   <si>
     <t>G16PONOV1NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>16 RED</t>
   </si>
   <si>
     <t>HJVC 16 RED</t>
   </si>
   <si>
     <t>G16HJVBC3NT</t>
   </si>
   <si>
-    <t>CUVB 16 Black</t>
-[...11 lines deleted...]
-    <t>G16SKYLN6NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 NAVY</t>
+  </si>
+  <si>
+    <t>287 SVC 16 NAVY</t>
+  </si>
+  <si>
+    <t>G16287SV98NT</t>
   </si>
   <si>
     <t>TAV 16 Silver</t>
   </si>
   <si>
     <t>G16TXADV7NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16287SV98NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 16 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G16FIELD4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 16U Black </t>
   </si>
   <si>
     <t>Hard Hitters 16UB</t>
   </si>
@@ -1459,68 +1459,68 @@
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>77.551</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>77.548</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>77.548</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
@@ -1796,211 +1796,211 @@
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" t="s">
         <v>150</v>
       </c>
       <c r="D42" t="s">
         <v>151</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42">
         <v>73.726</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" t="s">
         <v>153</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" t="s">
         <v>156</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" t="s">
         <v>160</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
+        <v>162</v>
+      </c>
+      <c r="C46" t="s">
+        <v>163</v>
+      </c>
+      <c r="D46" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" t="s">
+        <v>166</v>
+      </c>
+      <c r="C47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>170</v>
       </c>
       <c r="C48" t="s">
+        <v>171</v>
+      </c>
+      <c r="D48" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>81</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>81</v>
       </c>
       <c r="C51" t="s">
         <v>181</v>
       </c>
       <c r="D51" t="s">
         <v>182</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>183</v>
       </c>
       <c r="B52" t="s">
         <v>184</v>
       </c>
       <c r="C52" t="s">
         <v>185</v>
       </c>
       <c r="D52" t="s">