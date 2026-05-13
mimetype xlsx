--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -395,74 +395,74 @@
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>15 Steel</t>
   </si>
   <si>
     <t>Arete 15 Steel</t>
   </si>
   <si>
     <t>G15ARETE5NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>15 NATIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 15N</t>
   </si>
   <si>
     <t>G15CADHS1NT</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Blue</t>
+  </si>
+  <si>
+    <t>DIG 15 Blue</t>
+  </si>
+  <si>
+    <t>G15DIGVB2NT</t>
+  </si>
+  <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>15 Kali</t>
   </si>
   <si>
     <t>VL 15 Kali</t>
   </si>
   <si>
     <t>G15VOLAB1NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>MVP 15 National Black</t>
   </si>
   <si>
     <t>G15MVPVC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 Purple </t>
   </si>
   <si>
     <t>SLAM 15 Purple</t>
   </si>
   <si>
     <t>G15SLAMV2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>North Point 15 National</t>
   </si>
   <si>
     <t>G15NORPT1NT</t>
@@ -611,78 +611,78 @@
   <si>
     <t>FH 15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G15FIELD5NT</t>
   </si>
   <si>
     <t>15 Royal Gretchen</t>
   </si>
   <si>
     <t>EMV 15 Royal Gretchen</t>
   </si>
   <si>
     <t>G15EAGMT4NT</t>
   </si>
   <si>
     <t>15 Royal Catrina</t>
   </si>
   <si>
     <t>EMV 15 Royal Catrina</t>
   </si>
   <si>
     <t>G15EAGMT5NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.2 National</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
+    <t>LVA 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LUNVA4NT</t>
+  </si>
+  <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>LVA National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G15LUNVA4NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2199,71 +2199,71 @@
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" t="s">
         <v>201</v>
       </c>
       <c r="D59" t="s">
         <v>202</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>203</v>
       </c>
       <c r="B60" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" t="s">
         <v>204</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>84</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
         <v>207</v>
       </c>
       <c r="D61" t="s">
         <v>208</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>209</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">