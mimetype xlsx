--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -233,71 +233,71 @@
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 National</t>
   </si>
   <si>
     <t>No Limits 14 National</t>
   </si>
   <si>
     <t>G14NLVBC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 White</t>
   </si>
   <si>
     <t>DN 14 White</t>
   </si>
   <si>
     <t>G14DRIVE3NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>14’S ELITE WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 14E White</t>
+  </si>
+  <si>
+    <t>G14FROGS6NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 14 Purple</t>
   </si>
   <si>
     <t>G14POWER1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...10 lines deleted...]
-  <si>
     <t>AVC 14 RED</t>
   </si>
   <si>
     <t>G14AMSVC2NT</t>
   </si>
   <si>
     <t>14 Blue - Tommy</t>
   </si>
   <si>
     <t>DIG 14 Blue - Tommy</t>
   </si>
   <si>
     <t>G14DIGVB4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 Blue</t>
   </si>
   <si>
     <t>G14ALLEG1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
@@ -518,93 +518,93 @@
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK KEELING</t>
   </si>
   <si>
     <t>G14ACCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hard Hitters 14U Pink </t>
+  </si>
+  <si>
+    <t>Hard Hitters 14P</t>
+  </si>
+  <si>
+    <t>G14ABAHH2NT</t>
+  </si>
+  <si>
+    <t>CUVB 14 Black</t>
+  </si>
+  <si>
+    <t>G14CUVBC1NT</t>
+  </si>
+  <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14.2</t>
   </si>
   <si>
     <t>G14PCEVB2NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G14CUVBC1NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>MVP 14 National</t>
   </si>
   <si>
     <t>G14MVPVC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>Liberty 14 Red</t>
   </si>
   <si>
     <t>G14LIVBC1NT</t>
   </si>
@@ -1371,68 +1371,68 @@
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>64.738</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>64.67400000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>64.67400000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
@@ -1925,154 +1925,154 @@
         <v>58.996</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>161</v>
       </c>
       <c r="C48" t="s">
         <v>162</v>
       </c>
       <c r="D48" t="s">
         <v>163</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>58.623</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B49" t="s">
         <v>164</v>
       </c>
       <c r="C49" t="s">
         <v>165</v>
       </c>
       <c r="D49" t="s">
         <v>166</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>57.141</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>167</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50" t="s">
         <v>169</v>
       </c>
       <c r="D50" t="s">
         <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>171</v>
       </c>
-      <c r="B51">
-        <v>14.2</v>
+      <c r="B51" t="s">
+        <v>172</v>
       </c>
       <c r="C51" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>167</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="C52" t="s">
         <v>175</v>
       </c>
       <c r="D52" t="s">
         <v>176</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>167</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>178</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>180</v>
+      </c>
+      <c r="B54">
+        <v>14.2</v>
       </c>
       <c r="C54" t="s">
         <v>181</v>
       </c>
       <c r="D54" t="s">
         <v>182</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>183</v>
       </c>
       <c r="B55" t="s">
         <v>66</v>
       </c>
       <c r="C55" t="s">
         <v>184</v>
       </c>
       <c r="D55" t="s">