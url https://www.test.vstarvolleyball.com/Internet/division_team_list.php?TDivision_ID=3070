--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -122,69 +122,69 @@
   <si>
     <t>G13EAGMT1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 13 Navy</t>
   </si>
   <si>
     <t>G13AMSVC1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 13 AMPD Navy</t>
   </si>
   <si>
     <t>G13NRGVC1NT</t>
   </si>
   <si>
+    <t>13 White - Gabby</t>
+  </si>
+  <si>
+    <t>Skyline 13 White Gabby</t>
+  </si>
+  <si>
+    <t>G13SKYLN3NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>13 Black Jon</t>
   </si>
   <si>
     <t>TAV 13 Black Jon</t>
   </si>
   <si>
     <t>G13TXADV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13SKYLN3NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>13 Kaos Black</t>
   </si>
   <si>
     <t>360 13 Kaos Black</t>
   </si>
   <si>
     <t>G13SIXTY1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Toa</t>
   </si>
   <si>
     <t>G13FIELD1NT</t>
   </si>
@@ -992,71 +992,71 @@
         <v>89.239</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>87.86799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>87.363</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>87.363</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">