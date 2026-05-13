--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -149,101 +149,101 @@
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>APV 12 Regional Black</t>
   </si>
   <si>
     <t>G12ATPRV1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Weiss</t>
   </si>
   <si>
     <t>G12FRFLY5NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
+    <t>12 Red</t>
+  </si>
+  <si>
+    <t>DIG 12 Red</t>
+  </si>
+  <si>
+    <t>G12DIGVB3NT</t>
+  </si>
+  <si>
     <t>12 White</t>
   </si>
   <si>
     <t>DIG 12 White</t>
   </si>
   <si>
     <t>G12DIGVB4NT</t>
   </si>
   <si>
-    <t>12 Red</t>
-[...7 lines deleted...]
-  <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>DIG 12 Blue</t>
   </si>
   <si>
     <t>G12DIGVB2NT</t>
   </si>
   <si>
     <t>12 Regional Royal</t>
   </si>
   <si>
     <t>APV 12 Regional Royal</t>
   </si>
   <si>
     <t>G12ATPRV2NT</t>
   </si>
   <si>
+    <t>DIG 12 Black</t>
+  </si>
+  <si>
+    <t>G12DIGVB1NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 12 Purple</t>
   </si>
   <si>
     <t>G12POWER1NT</t>
   </si>
   <si>
-    <t>DIG 12 Black</t>
-[...4 lines deleted...]
-  <si>
     <t>12 Royal Caroline</t>
   </si>
   <si>
     <t>EMV 12 Royal Caroline</t>
   </si>
   <si>
     <t>G12EAGMT3NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 12 Steel Ethos</t>
   </si>
   <si>
     <t>G12ARETE4NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
@@ -323,108 +323,108 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t>DEAVB 12 White</t>
   </si>
   <si>
     <t>G12DEAVB2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 12 Black</t>
   </si>
   <si>
     <t>G12RESVB1NT</t>
   </si>
   <si>
+    <t>12 Royal Katie</t>
+  </si>
+  <si>
+    <t>EMV 12 Royal Katie</t>
+  </si>
+  <si>
+    <t>G12EAGMT4NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 12 Black</t>
   </si>
   <si>
     <t>G12CUVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 12'S DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 12 Diamond </t>
   </si>
   <si>
     <t>G12FROGS7NT</t>
   </si>
   <si>
-    <t>12 Royal Katie</t>
-[...5 lines deleted...]
-    <t>G12EAGMT4NT</t>
+    <t>12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G12FIELD5NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t>ETA1 12 Black</t>
   </si>
   <si>
     <t>G12ETA1V1NT</t>
   </si>
   <si>
-    <t>Dropped</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Red Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Red Summer</t>
   </si>
   <si>
     <t>G12TEJAS3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12FIELD5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1046,74 +1046,74 @@
         <v>71.589</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15">
         <v>71.44799999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16">
         <v>70.212</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17">
         <v>70.212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
@@ -1269,208 +1269,208 @@
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>61.514</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27">
         <v>59.549</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28">
         <v>59.011000000000003</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29">
         <v>55.0080000000000027</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
         <v>107</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>116</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>116</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>116</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>