--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -146,69 +146,69 @@
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
     <t>14 Club Red</t>
   </si>
   <si>
     <t>Integrity 14 Club Red</t>
   </si>
   <si>
     <t>G14INTEG4NT</t>
   </si>
   <si>
     <t>Valor Volleyball Club</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Valor 14 Black</t>
   </si>
   <si>
     <t>G14VALVB1NT</t>
   </si>
   <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>14 Silver - Stephen</t>
+  </si>
+  <si>
+    <t>Skyline 14 Silver Stephen</t>
+  </si>
+  <si>
+    <t>G14SKYLN6NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>Victory 14 White</t>
   </si>
   <si>
     <t>G14VCTRY4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14SKYLN6NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 14 White</t>
   </si>
   <si>
     <t>G14RESVB3NT</t>
   </si>
   <si>
     <t>14 Silver - Destiny</t>
   </si>
   <si>
     <t>Skyline 14 Silver Destiny</t>
   </si>
   <si>
     <t>G14SKYLN7NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Maroon</t>
   </si>
@@ -846,108 +846,108 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>60.984</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>60.598</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>60.598</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>59.743</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>59.743</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
@@ -983,51 +983,51 @@
         <v>58.517</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>58.411</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>56.563</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">