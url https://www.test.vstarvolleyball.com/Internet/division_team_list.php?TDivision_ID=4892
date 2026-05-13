--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -335,50 +335,59 @@
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
   </si>
   <si>
     <t>G10FROGS1NT</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
+    <t>11 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 11 Crimson</t>
+  </si>
+  <si>
+    <t>G11PREMR2NT</t>
+  </si>
+  <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Premier 10 Black</t>
   </si>
   <si>
     <t>G10PREMR1NT</t>
   </si>
   <si>
     <t>10 Sofia</t>
   </si>
   <si>
     <t>EXCEL 10 Sofia</t>
   </si>
   <si>
     <t>G10EXCEL2NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 11</t>
   </si>
   <si>
     <t>WVC VERNON</t>
@@ -399,59 +408,50 @@
     <t>11 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 11 Black Josh</t>
   </si>
   <si>
     <t>G11TEJAS1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>11 Kaos Black</t>
   </si>
   <si>
     <t>360 11 Kaos Black</t>
   </si>
   <si>
     <t>G11SIXTY1NT</t>
   </si>
   <si>
     <t>1United 10N Blue</t>
   </si>
   <si>
     <t>G101UNVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11PREMR2NT</t>
   </si>
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1414,211 +1414,211 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31" t="s">
         <v>109</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" t="s">
         <v>113</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>114</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" t="s">
         <v>120</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
         <v>127</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>130</v>
       </c>
       <c r="D38" t="s">
         <v>131</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>133</v>
       </c>
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="F39">
         <v>64.389</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
         <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40" t="s">
         <v>135</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>