--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -374,66 +374,66 @@
   <si>
     <t>Drive Nation 16 Black</t>
   </si>
   <si>
     <t>DN 16 Black</t>
   </si>
   <si>
     <t>G16DRIVE2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 16 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G16FIELD3NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
+    <t>FW Fire 162 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 162P</t>
+  </si>
+  <si>
+    <t>G16FWFIR2NT</t>
+  </si>
+  <si>
     <t>FW Fire 161 White</t>
   </si>
   <si>
     <t>FWFIRE 161W</t>
   </si>
   <si>
     <t>G16FWFIR3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16FWFIR2NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>16 Blue</t>
   </si>
   <si>
     <t>Peak VA 16 Blue</t>
   </si>
   <si>
     <t>G16PEVBA2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 16 Royal</t>
   </si>
   <si>
     <t>TAV South 16 Royal</t>
   </si>
   <si>
     <t>G16TXADV5NT</t>
   </si>