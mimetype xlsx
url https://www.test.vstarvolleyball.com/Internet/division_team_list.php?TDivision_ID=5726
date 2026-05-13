--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -92,68 +92,68 @@
   <si>
     <t>G15FROGS1NT</t>
   </si>
   <si>
     <t>15 Royal - David</t>
   </si>
   <si>
     <t>Skyline 15 Royal David</t>
   </si>
   <si>
     <t>G15SKYLN2NT</t>
   </si>
   <si>
     <t>15'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 15N White</t>
   </si>
   <si>
     <t>G15FROGS3NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
+    <t>15 National Red</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National Red</t>
+  </si>
+  <si>
+    <t>G15EXCEL1NT</t>
+  </si>
+  <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>EXCEL 15 National White</t>
   </si>
   <si>
     <t>G15EXCEL2NT</t>
   </si>
   <si>
-    <t>15 National Red</t>
-[...7 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>15 Black Mauro</t>
   </si>
   <si>
     <t>TEJAS 15 Black Mauro</t>
   </si>
   <si>
     <t>G15TEJAS1NT</t>
   </si>
   <si>
     <t>15'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 15N Black</t>
   </si>
   <si>
     <t>G15FROGS2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Black Marquise</t>
@@ -479,71 +479,71 @@
   <si>
     <t>Image 15 Red</t>
   </si>
   <si>
     <t>G15TXIMG2NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>G15FIELD4NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 15 Purple</t>
   </si>
   <si>
     <t>G15POWER1NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Black </t>
+  </si>
+  <si>
+    <t>ETA1 15 Black</t>
+  </si>
+  <si>
+    <t>G15ETA1V1NT</t>
+  </si>
+  <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>Peak VA 15 Blue</t>
   </si>
   <si>
     <t>G15PEVBA2NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...10 lines deleted...]
-  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>No Limits 15 National</t>
   </si>
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Silver</t>
   </si>
   <si>
     <t>G15RESVB2NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
   <si>
     <t>G15FRFLY3NT</t>
@@ -575,63 +575,63 @@
   <si>
     <t>Drive Nation 15 Black</t>
   </si>
   <si>
     <t>DN 15 Black</t>
   </si>
   <si>
     <t>G15DRIVE2NT</t>
   </si>
   <si>
     <t>ACCELERATE 15 BLACK POWELL</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK POWELL</t>
   </si>
   <si>
     <t>G15ACCEL2NT</t>
   </si>
   <si>
     <t>RVC 15 Black</t>
   </si>
   <si>
     <t>G15RESVB1NT</t>
   </si>
   <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
     <t>NT Flyers 15 USA-Orison</t>
   </si>
   <si>
     <t>G15FRFLY8NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15TEJAS3NT</t>
   </si>
   <si>
     <t>15 Black Maddy</t>
   </si>
   <si>
     <t>EMV 15 Black Maddy</t>
   </si>
   <si>
     <t>G15EAGMT2NT</t>
   </si>
   <si>
     <t>Power 15 Black</t>
   </si>
   <si>
     <t>G15POWER2NT</t>
   </si>
   <si>
     <t>15 AMPD Red</t>
   </si>
   <si>
     <t>NRG 15 AMPD Red</t>
   </si>
   <si>
     <t>G15NRGVC4NT</t>
   </si>
@@ -1864,71 +1864,71 @@
         <v>70.491</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" t="s">
         <v>153</v>
       </c>
       <c r="D43" t="s">
         <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>70.072999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44">
         <v>69.058000000000007</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="B45" t="s">
         <v>159</v>
       </c>
       <c r="C45" t="s">
         <v>160</v>
       </c>
       <c r="D45" t="s">
         <v>161</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45">
         <v>69.058000000000007</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>163</v>
       </c>
       <c r="C46" t="s">
@@ -2064,74 +2064,74 @@
         <v>66.181</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>166</v>
       </c>
       <c r="B53" t="s">
         <v>105</v>
       </c>
       <c r="C53" t="s">
         <v>185</v>
       </c>
       <c r="D53" t="s">
         <v>186</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>65.306</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="B54" t="s">
         <v>187</v>
       </c>
       <c r="C54" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54">
         <v>64.943</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C55" t="s">
         <v>190</v>
       </c>
       <c r="D55" t="s">
         <v>191</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55">
         <v>64.943</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" t="s">
         <v>192</v>
       </c>
       <c r="C56" t="s">
         <v>193</v>
       </c>
       <c r="D56" t="s">