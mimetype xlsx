--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -92,72 +92,72 @@
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>14 Royal - Josh</t>
   </si>
   <si>
     <t>Skyline 14 Royal Josh</t>
   </si>
   <si>
     <t>G14SKYLN2NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>APV 14 National Black</t>
   </si>
   <si>
     <t>G14ATPRV1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 14 Red</t>
+  </si>
+  <si>
+    <t>DN 14 Red</t>
+  </si>
+  <si>
+    <t>G14DRIVE1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 14 AMPD Navy</t>
   </si>
   <si>
     <t>G14NRGVC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14DRIVE1NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Purple</t>
   </si>
   <si>
     <t>FWFIRE 14P</t>
   </si>
   <si>
     <t>G14FWFIR1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 14 Intense Blue</t>
   </si>
   <si>
     <t>G14INTEG1NT</t>
   </si>
@@ -1299,51 +1299,51 @@
         <v>65.97499999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>65.56399999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27">
         <v>65.473</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">