--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -239,87 +239,87 @@
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Jade</t>
   </si>
   <si>
     <t>UEPA 14J</t>
   </si>
   <si>
     <t>G14UNTOU4NT</t>
   </si>
   <si>
     <t>JET Volleyball</t>
   </si>
   <si>
     <t>JET 14 Bundy</t>
   </si>
   <si>
     <t>JET 14 Sparks</t>
   </si>
   <si>
     <t>G14JETVB3SU</t>
   </si>
   <si>
+    <t>Amarillo Xtreme Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Amarillo Xtreme 14 Riot</t>
+  </si>
+  <si>
+    <t>Ama Xtreme 14 Riot</t>
+  </si>
+  <si>
+    <t>G14AMXTR5SU</t>
+  </si>
+  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>Arsenal 14 Black</t>
   </si>
   <si>
     <t>G14DAVBC4NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>360 14 Black</t>
   </si>
   <si>
     <t>G14SIXTY8NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14AMXTR5SU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1044,108 +1044,108 @@
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>