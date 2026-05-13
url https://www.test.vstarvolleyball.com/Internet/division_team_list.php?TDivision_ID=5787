--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -164,78 +164,78 @@
   <si>
     <t>G12DEAVB3NT</t>
   </si>
   <si>
     <t>12 Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Club Red</t>
   </si>
   <si>
     <t>G12INTEG4NT</t>
   </si>
   <si>
     <t>JET Volleyball</t>
   </si>
   <si>
     <t>JET 12 Evers</t>
   </si>
   <si>
     <t>JET 12 Grit</t>
   </si>
   <si>
     <t>G12JETVB1SU</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>LVA 12 Regional</t>
+  </si>
+  <si>
+    <t>G12LUNVA1NT</t>
+  </si>
+  <si>
+    <t>South 12 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 12 Royal</t>
+  </si>
+  <si>
+    <t>G12TXADV4NT</t>
+  </si>
+  <si>
     <t>12 Gold</t>
   </si>
   <si>
     <t>TAV 12 Gold</t>
   </si>
   <si>
     <t>G12TXADV3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11N Blue</t>
   </si>
   <si>
     <t>G111UNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
@@ -844,71 +844,71 @@
         <v>58.514</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">