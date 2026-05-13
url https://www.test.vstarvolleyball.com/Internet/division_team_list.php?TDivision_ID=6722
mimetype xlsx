--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -92,102 +92,102 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
+    <t>12 Wild</t>
+  </si>
+  <si>
+    <t>Instinct 12 Wild</t>
+  </si>
+  <si>
+    <t>G12INSTN3NT</t>
+  </si>
+  <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
-    <t>12 Wild</t>
-[...5 lines deleted...]
-    <t>G12INSTN3NT</t>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barefoot 12 RED </t>
+  </si>
+  <si>
+    <t>Barefoot 12 RED</t>
+  </si>
+  <si>
+    <t>G12BFVBC1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>NRG 12 Navy</t>
   </si>
   <si>
     <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 12 Blue</t>
   </si>
   <si>
     <t>G12WACLV2LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12BFVBC1NT</t>
   </si>
   <si>
     <t>12 Metro Blue</t>
   </si>
   <si>
     <t>Instinct 12 Metro Blue</t>
   </si>
   <si>
     <t>G12INSTN4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -641,74 +641,74 @@
         <v>61.595</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
         <v>59.763</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">