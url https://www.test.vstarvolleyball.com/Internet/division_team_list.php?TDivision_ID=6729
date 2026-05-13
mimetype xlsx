--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -71,68 +71,68 @@
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 12 Fusion</t>
   </si>
   <si>
     <t>G12WINDT2NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>11/12 Metro</t>
   </si>
   <si>
     <t>VIP 12 Metro</t>
   </si>
   <si>
     <t>G12VIPAC2NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
+    <t>12 White</t>
+  </si>
+  <si>
+    <t>DIG 12 White</t>
+  </si>
+  <si>
+    <t>G12DIGVB4NT</t>
+  </si>
+  <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>DIG 12 Red</t>
   </si>
   <si>
     <t>G12DIGVB3NT</t>
   </si>
   <si>
-    <t>12 White</t>
-[...7 lines deleted...]
-  <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 12 BLACK GUALANDRI</t>
   </si>
   <si>
     <t>ACCEL 12 BLACK GUALANDRI</t>
   </si>
   <si>
     <t>G12ACCEL1NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>REIGN-12-WHITE</t>
   </si>
   <si>
     <t>G12REIGN2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
@@ -167,50 +167,62 @@
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
     <t>North Star Volleyball</t>
   </si>
   <si>
     <t>12TLB ELITE</t>
   </si>
   <si>
     <t>NSTVB TLB ELITE</t>
   </si>
   <si>
     <t>G12NSTVB1NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>LVA 12 Regional</t>
+  </si>
+  <si>
+    <t>G12LUNVA1NT</t>
+  </si>
+  <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>12U Blue</t>
   </si>
   <si>
     <t>Urban VBC 12 U Blue</t>
   </si>
   <si>
     <t>G12URBAN2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Longhorns 12U</t>
   </si>
   <si>
     <t>NE Longhorns</t>
   </si>
   <si>
     <t>G12NELVB1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
@@ -246,62 +258,50 @@
     <t>G12FROGS7NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>SLAM 12 Purple</t>
   </si>
   <si>
     <t>G12SLAMV1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>12 East</t>
   </si>
   <si>
     <t>Victory 12 East</t>
   </si>
   <si>
     <t>G12VCTRY5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>Vision 12 Regional Black</t>
   </si>
   <si>
     <t>G12VIVBC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
@@ -814,51 +814,51 @@
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>70.212</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
         <v>68.93600000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
@@ -1011,71 +1011,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>6</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">