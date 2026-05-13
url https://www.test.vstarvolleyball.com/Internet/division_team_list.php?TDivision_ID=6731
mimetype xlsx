--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -146,50 +146,59 @@
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>DIG 14 Red</t>
   </si>
   <si>
     <t>G14DIGVB5NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>14 Purple</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
   </si>
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 14 Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY8NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
@@ -210,59 +219,50 @@
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
   </si>
   <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>FAV 14 Black</t>
   </si>
   <si>
     <t>G14FREVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SIXTY8NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Waco Lightning 14 White</t>
   </si>
   <si>
     <t>G14WACLV4NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
   </si>
@@ -835,151 +835,151 @@
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>57.426</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>57</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>61</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">