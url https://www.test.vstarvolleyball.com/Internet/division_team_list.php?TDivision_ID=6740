--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -44,87 +44,87 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 11 Blue</t>
   </si>
   <si>
     <t>G11ALLEG1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>11.1 Regional</t>
+  </si>
+  <si>
+    <t>Pono 11.1 Brian</t>
+  </si>
+  <si>
+    <t>G11PONOV1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 Metro</t>
   </si>
   <si>
     <t>Victory 11 Metro</t>
   </si>
   <si>
     <t>G11VCTRY3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11PONOV1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 11 Blue</t>
   </si>
   <si>
     <t>G11WACLV2NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">1United 11 Metro </t>
   </si>
   <si>
     <t>1United 11 Metro</t>
   </si>
   <si>
     <t>G111UNVB4NT</t>
   </si>