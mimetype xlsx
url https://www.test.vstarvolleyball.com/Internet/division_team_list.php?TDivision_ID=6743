--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -152,74 +152,74 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>14 Metro White Jesse</t>
   </si>
   <si>
     <t>EMV 14 Metro  White Jesse</t>
   </si>
   <si>
     <t>G14EAGMT7NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>Liberty 14 Elite</t>
   </si>
   <si>
     <t>G14LIVBC3NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Limited Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 14 Limited Club</t>
+  </si>
+  <si>
+    <t>G14INTEG6NT</t>
+  </si>
+  <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>REIGN-14-WHITE</t>
   </si>
   <si>
     <t>G14REIGN2NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>14 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 14E</t>
   </si>
   <si>
     <t>G14CADHS1NT</t>
   </si>
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 14R</t>
   </si>
   <si>
     <t>G14CADHS2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Jade</t>
@@ -230,93 +230,93 @@
   <si>
     <t>G14UNTOU4NT</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV14 Blk elite Travel14,1</t>
   </si>
   <si>
     <t>ACCV Travel 14 BLK</t>
   </si>
   <si>
     <t>G14AIRCV1NT</t>
   </si>
   <si>
     <t>14 Metro White Mariah</t>
   </si>
   <si>
     <t>EMV 14 Metro White Mariah</t>
   </si>
   <si>
     <t>G14EAGMT6NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>13/14 Metro</t>
+  </si>
+  <si>
+    <t>VIP 14 Metro</t>
+  </si>
+  <si>
+    <t>G14VIPAC2NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G14ATOMV1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 14 White</t>
   </si>
   <si>
     <t>G14WACLV4NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">WVC VERNON 14 </t>
   </si>
   <si>
     <t>WVC VERNON 14</t>
   </si>
   <si>
     <t>G14WINDT3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
@@ -1099,111 +1099,111 @@
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>92</v>
       </c>
       <c r="D24" t="s">