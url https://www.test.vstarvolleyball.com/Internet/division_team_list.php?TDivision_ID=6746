--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -119,69 +119,69 @@
   <si>
     <t>G11TXLEG3LS</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Metro Taylor</t>
   </si>
   <si>
     <t>EMV 11 Metro Taylor</t>
   </si>
   <si>
     <t>G11EAGMT3NT</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>WF Elite 11 White</t>
   </si>
   <si>
     <t>G11WFELT2NT</t>
   </si>
   <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>REIGN-11-BLACK</t>
+  </si>
+  <si>
+    <t>G11REIGN1NT</t>
+  </si>
+  <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 11 Blue</t>
   </si>
   <si>
     <t>G11WACLV2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11REIGN1NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 11's</t>
   </si>
   <si>
     <t>G11WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,71 +678,71 @@
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">