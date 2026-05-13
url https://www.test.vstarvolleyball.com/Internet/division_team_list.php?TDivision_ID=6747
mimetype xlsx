--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -68,114 +68,114 @@
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Net Ninjas 12U</t>
   </si>
   <si>
     <t>NE Net Ninjas</t>
   </si>
   <si>
     <t>G12NELVB2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 12U Gabby </t>
   </si>
   <si>
     <t>G12INFTY1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>12 Peaster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APV 12 Peaster </t>
+  </si>
+  <si>
+    <t>G12ATPRV4NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>SLAM 12 Purple</t>
   </si>
   <si>
     <t>G12SLAMV1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G12ATPRV4NT</t>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Prep Steel</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Steel</t>
+  </si>
+  <si>
+    <t>G12ARETE6NT</t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 12 Blue</t>
   </si>
   <si>
     <t>G12ALLEG1NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Prep Navy</t>
   </si>
   <si>
     <t>Arete 12 Prep Navy</t>
   </si>
   <si>
     <t>G12ARETE5NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G12NELVB1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -623,105 +623,105 @@
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>