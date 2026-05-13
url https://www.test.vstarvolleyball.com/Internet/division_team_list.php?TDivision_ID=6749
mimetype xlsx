--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -134,50 +134,59 @@
   <si>
     <t>Titus Outcast Volleyball Club</t>
   </si>
   <si>
     <t>Spicy</t>
   </si>
   <si>
     <t>TVC Spicy</t>
   </si>
   <si>
     <t>G14TITOC2NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>Waco Lightning 14 Blue</t>
+  </si>
+  <si>
+    <t>G14WACLV2LS</t>
+  </si>
+  <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 14u1</t>
   </si>
   <si>
     <t>DVC141</t>
   </si>
   <si>
     <t>G14DYNVB1LS</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
@@ -186,59 +195,50 @@
     <t>Allegiant 14 White</t>
   </si>
   <si>
     <t>G14ALLEG3NT</t>
   </si>
   <si>
     <t>Anarchy</t>
   </si>
   <si>
     <t>TVC Anarchy</t>
   </si>
   <si>
     <t>G14TITOC1NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>14 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 14 Sabine</t>
   </si>
   <si>
     <t>G14ETXJR6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14WACLV2LS</t>
   </si>
   <si>
     <t xml:space="preserve">14 Impact </t>
   </si>
   <si>
     <t>TNT 14 Impact</t>
   </si>
   <si>
     <t>G14TNTLC2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -755,151 +755,151 @@
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">