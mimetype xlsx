--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -47,75 +47,75 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>18 Blue</t>
   </si>
   <si>
     <t>TX Legends 18 Blue</t>
   </si>
   <si>
     <t>G18TXLEG2LS</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>18 Black</t>
+  </si>
+  <si>
+    <t>Waco Lightning 18 Black</t>
+  </si>
+  <si>
+    <t>G18WACLV1LS</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>18 HSAA</t>
   </si>
   <si>
     <t>Elevate 18 HSAA</t>
   </si>
   <si>
     <t>G18COTTN4NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G18WACLV1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>