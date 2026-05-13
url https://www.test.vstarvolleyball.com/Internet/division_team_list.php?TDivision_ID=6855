--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -302,90 +302,90 @@
   <si>
     <t>G13CADHS1NT</t>
   </si>
   <si>
     <t>Texas 432</t>
   </si>
   <si>
     <t>Texas 432 13 Gold</t>
   </si>
   <si>
     <t>G13TXFTT2SU</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>DN Red Oak 13 Local</t>
+  </si>
+  <si>
+    <t>G13DRIVE5NT</t>
+  </si>
+  <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 13</t>
   </si>
   <si>
     <t>G13WINDT3NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 13 Blue</t>
   </si>
   <si>
     <t>LS Thunder 13 Blue</t>
   </si>
   <si>
     <t>G13STARL2NT</t>
   </si>
   <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 13U</t>
   </si>
   <si>
     <t>G13ABAHH1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13DRIVE5NT</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>13U-Pink</t>
   </si>
   <si>
     <t>Forge 13U</t>
   </si>
   <si>
     <t>G13FORGE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 Regional Black</t>
   </si>
   <si>
     <t>APV 13 Regional Black</t>
   </si>
@@ -1303,108 +1303,108 @@
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28" t="s">
         <v>95</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" t="s">
         <v>101</v>
       </c>
       <c r="D30" t="s">
         <v>102</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C32" t="s">
         <v>108</v>
       </c>
       <c r="D32" t="s">
         <v>109</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>110</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
       <c r="C33" t="s">
         <v>112</v>
       </c>
       <c r="D33" t="s">