--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -146,108 +146,108 @@
   <si>
     <t>G12DEAVB2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Club Red</t>
   </si>
   <si>
     <t>G12INTEG4NT</t>
   </si>
   <si>
     <t>12 East</t>
   </si>
   <si>
     <t>Victory 12 East</t>
   </si>
   <si>
     <t>G12VCTRY5NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>12 National Black</t>
+  </si>
+  <si>
+    <t>360 12 National Black</t>
+  </si>
+  <si>
+    <t>G12SIXTY3NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Elite</t>
+  </si>
+  <si>
+    <t>11-Gold</t>
+  </si>
+  <si>
+    <t>Okelt</t>
+  </si>
+  <si>
+    <t>G11OKELT1OK</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 Black</t>
+  </si>
+  <si>
+    <t>iCrush 12 Black</t>
+  </si>
+  <si>
+    <t>G12INCRU1NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>LVA 12 Regional</t>
   </si>
   <si>
     <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G12INCRU1NT</t>
   </si>
   <si>
     <t>Vision 12 Regional Black</t>
   </si>
   <si>
     <t>G12VIVBC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>