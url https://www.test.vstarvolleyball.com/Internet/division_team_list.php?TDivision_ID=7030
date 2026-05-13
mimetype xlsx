--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -209,78 +209,78 @@
   <si>
     <t>G13INCRU2NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
     <t>Oklahoma Premier Volleyball C</t>
   </si>
   <si>
     <t>13 National</t>
   </si>
   <si>
     <t>OK Premier 13 Nationals</t>
   </si>
   <si>
     <t>G13OKPRE2OK</t>
   </si>
   <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>13U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 13U</t>
+  </si>
+  <si>
+    <t>G13FORGE1NT</t>
+  </si>
+  <si>
+    <t>13 Grey</t>
+  </si>
+  <si>
+    <t>iCrush 13 Grey</t>
+  </si>
+  <si>
+    <t>G13INCRU5NT</t>
+  </si>
+  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13 Texoma</t>
   </si>
   <si>
     <t>G131UNVB7NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G13INCRU5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 13</t>
   </si>
   <si>
     <t>G13WINDT3NT</t>
   </si>
 </sst>
 </file>
 
@@ -949,88 +949,88 @@
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">