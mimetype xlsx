--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -236,96 +236,96 @@
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Blocksport 14W</t>
   </si>
   <si>
     <t>G14BLOCK1NT</t>
   </si>
   <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 National Red</t>
+  </si>
+  <si>
+    <t>LVA 14 National Red</t>
+  </si>
+  <si>
+    <t>G14LUNVA1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 14 Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY8NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WVC VERNON 14 </t>
+  </si>
+  <si>
+    <t>WVC VERNON 14</t>
+  </si>
+  <si>
+    <t>G14WINDT3NT</t>
+  </si>
+  <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
-  </si>
-[...37 lines deleted...]
-    <t>G14WINDT3NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>Uncommon 14U</t>
   </si>
   <si>
     <t>G14UNCOM1NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 14 Texoma</t>
   </si>
   <si>
     <t>G141UNVB7NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
@@ -1101,114 +1101,114 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>74</v>
+      </c>
+      <c r="B21">
+        <v>14.2</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
-      <c r="B22">
-        <v>14.2</v>
+      <c r="B22" t="s">
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
@@ -1281,51 +1281,51 @@
         <v>64.53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>101</v>
       </c>
       <c r="F29">
         <v>60.984</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>101</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>