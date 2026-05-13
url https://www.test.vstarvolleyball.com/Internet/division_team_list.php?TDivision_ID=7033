--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -197,69 +197,69 @@
   <si>
     <t>G15VIVBC6NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>15U</t>
   </si>
   <si>
     <t>Atomic VC 15</t>
   </si>
   <si>
     <t>G15ATOMV1NT</t>
   </si>
   <si>
     <t>15 Royal Catrina</t>
   </si>
   <si>
     <t>EMV 15 Royal Catrina</t>
   </si>
   <si>
     <t>G15EAGMT5NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 15 Black</t>
+  </si>
+  <si>
+    <t>G15SIXTY10NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>15 Regional</t>
   </si>
   <si>
     <t>LVA 15 Regional</t>
   </si>
   <si>
     <t>G15LUNVA6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15SIXTY10NT</t>
   </si>
   <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>LVA National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,88 +916,88 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16">
         <v>59.031999999999996</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>