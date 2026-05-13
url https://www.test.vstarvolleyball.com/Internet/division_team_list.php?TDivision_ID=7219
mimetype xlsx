--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -452,78 +452,78 @@
   <si>
     <t>W15 Elite Onyx</t>
   </si>
   <si>
     <t>G15WPDVB2NT</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>East TX Jrs 15 Blue</t>
   </si>
   <si>
     <t>G15ETXJR3NT</t>
   </si>
   <si>
     <t>15 Royal Gretchen</t>
   </si>
   <si>
     <t>EMV 15 Royal Gretchen</t>
   </si>
   <si>
     <t>G15EAGMT4NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 15 Blue</t>
+  </si>
+  <si>
+    <t>G15OHANA1NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>15.2 National</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
     <t>15.1 National</t>
   </si>
   <si>
     <t>Pono 15.1 Annette</t>
   </si>
   <si>
     <t>G15PONOV1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G15PONOV2NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA 15 National Red</t>
   </si>
   <si>
     <t>G15LUNVA4NT</t>
   </si>
   <si>
     <t>15 Regional</t>
   </si>
   <si>
     <t>LVA 15 Regional</t>
   </si>
   <si>
     <t>G15LUNVA6NT</t>
   </si>
   <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
@@ -1719,88 +1719,88 @@
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>60.147</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>146</v>
       </c>
       <c r="B42" t="s">
+        <v>140</v>
+      </c>
+      <c r="C42" t="s">
         <v>147</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C43" t="s">
         <v>151</v>
       </c>
       <c r="D43" t="s">
         <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>51</v>
       </c>
       <c r="C45" t="s">