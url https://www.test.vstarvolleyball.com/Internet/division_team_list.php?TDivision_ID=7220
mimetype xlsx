--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -227,68 +227,68 @@
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>14 Red Jeff</t>
   </si>
   <si>
     <t>TEJAS 14 Red Jeff</t>
   </si>
   <si>
     <t>G14TEJAS3NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 14 </t>
   </si>
   <si>
     <t>Wave 14</t>
   </si>
   <si>
     <t>G14WAVBC1NT</t>
   </si>
   <si>
+    <t>Rockwall Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>G14ROCKH2NT</t>
+  </si>
+  <si>
     <t>ACCELERATE 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>G14ACCEL2NT</t>
   </si>
   <si>
-    <t>Rockwall Heat 14 Ignite</t>
-[...7 lines deleted...]
-  <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>14 National</t>
   </si>
   <si>
     <t>MVP 14 National</t>
   </si>
   <si>
     <t>G14MVPVC1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>14 Royal Erin G</t>
   </si>
   <si>
     <t>EMV 14 Royal Erin G</t>
   </si>
   <si>
     <t>G14EAGMT3NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
@@ -311,80 +311,80 @@
   <si>
     <t>G14WWVBC1NT</t>
   </si>
   <si>
     <t>FW Fire 142 White</t>
   </si>
   <si>
     <t>FW FIRE 142W</t>
   </si>
   <si>
     <t>G14FWFIR3NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>NRG 14 National White</t>
   </si>
   <si>
     <t>G14NRGVC5NT</t>
   </si>
   <si>
+    <t>14 Red Jesus</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jesus</t>
+  </si>
+  <si>
+    <t>G14TEJAS4NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>G14FIELD4NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Nichole</t>
   </si>
   <si>
     <t>G14FRFLY6NT</t>
   </si>
   <si>
-    <t>14 Red Jesus</t>
-[...19 lines deleted...]
-  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 14 Black</t>
   </si>
   <si>
     <t>G14SLAMV1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>14 Wild 1</t>
   </si>
   <si>
     <t>Instinct 14 Wild 1</t>
   </si>
   <si>
     <t>G14INSTN3NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14.1 Premier</t>
@@ -515,138 +515,138 @@
   <si>
     <t>W14 Elite Black</t>
   </si>
   <si>
     <t>G14WPDVB1NT</t>
   </si>
   <si>
     <t>14 Purple</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
   </si>
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
+    <t>EAST 14'S EMERALD</t>
+  </si>
+  <si>
+    <t>Madfrog East 14 Emerald</t>
+  </si>
+  <si>
+    <t>G14FROGS8NT</t>
+  </si>
+  <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Ohana V 14 Blue</t>
   </si>
   <si>
     <t>G14OHANA1NT</t>
   </si>
   <si>
-    <t>EAST 14'S EMERALD</t>
-[...7 lines deleted...]
-  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
   </si>
   <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
     <t>1United 14 Texoma</t>
   </si>
   <si>
     <t>G141UNVB7NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G14PCEVB2NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1343,71 +1343,71 @@
         <v>63.326</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>63.326</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>63.142</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>63.142</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
@@ -1503,94 +1503,94 @@
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>62.042999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>61.943</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>61.943</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>61.943</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
@@ -1903,214 +1903,214 @@
         <v>57.426</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>131</v>
       </c>
       <c r="B46" t="s">
         <v>164</v>
       </c>
       <c r="C46" t="s">
         <v>165</v>
       </c>
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>57.277</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" t="s">
         <v>167</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>168</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" t="s">
         <v>172</v>
       </c>
       <c r="D48" t="s">
         <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>176</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B50" t="s">
         <v>178</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>179</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>181</v>
+      </c>
+      <c r="B51">
+        <v>14.2</v>
+      </c>
+      <c r="C51" t="s">
         <v>182</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C52" t="s">
         <v>186</v>
       </c>
       <c r="D52" t="s">
         <v>187</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="B54" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>45</v>
+      </c>
+      <c r="B55" t="s">
+        <v>195</v>
       </c>
       <c r="C55" t="s">
         <v>195</v>
       </c>
       <c r="D55" t="s">
         <v>196</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>197</v>
       </c>
       <c r="B56" t="s">
         <v>198</v>
       </c>
       <c r="C56" t="s">
         <v>199</v>
       </c>
       <c r="D56" t="s">