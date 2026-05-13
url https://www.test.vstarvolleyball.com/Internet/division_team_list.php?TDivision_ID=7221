--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -413,117 +413,117 @@
   <si>
     <t>iCrush 13 Orange</t>
   </si>
   <si>
     <t>G13INCRU2NT</t>
   </si>
   <si>
     <t>13 Royal Holly</t>
   </si>
   <si>
     <t>EMV 13 Royal Holly</t>
   </si>
   <si>
     <t>G13EAGMT5NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>13.1 National</t>
+  </si>
+  <si>
+    <t>Pono 13.1 Katie</t>
+  </si>
+  <si>
+    <t>G13PONOV1NT</t>
+  </si>
+  <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
-    <t>13.1 National</t>
-[...5 lines deleted...]
-    <t>G13PONOV1NT</t>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>13 National Black</t>
+  </si>
+  <si>
+    <t>360 13 National Black</t>
+  </si>
+  <si>
+    <t>G13SIXTY4NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>LVA 13 National</t>
+  </si>
+  <si>
+    <t>G13LUNVA1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
+    <t>13 White</t>
+  </si>
+  <si>
+    <t>Premier 13 White</t>
+  </si>
+  <si>
+    <t>G13PREMR5NT</t>
+  </si>
+  <si>
+    <t>13 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 13 EXV Gray</t>
+  </si>
+  <si>
+    <t>G13VIVBC4NT</t>
+  </si>
+  <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Premier 13 Red</t>
   </si>
   <si>
     <t>G13PREMR4NT</t>
-  </si>
-[...37 lines deleted...]
-    <t>G13VIVBC4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1648,108 +1648,108 @@
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>139</v>
       </c>
       <c r="B40" t="s">
         <v>140</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40" t="s">
         <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>143</v>
       </c>
       <c r="B41" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" t="s">
         <v>144</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42" t="s">
         <v>149</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
         <v>150</v>
       </c>
       <c r="C43" t="s">
         <v>151</v>
       </c>
       <c r="D43" t="s">
         <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>