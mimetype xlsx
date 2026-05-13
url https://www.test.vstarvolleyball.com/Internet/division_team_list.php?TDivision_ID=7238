--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -65,68 +65,68 @@
   <si>
     <t>G11FWFIR1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 11-Holliday</t>
   </si>
   <si>
     <t>Windthorst 11-HOLLIDAY</t>
   </si>
   <si>
     <t>G11WINDT2NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>11 White</t>
+  </si>
+  <si>
+    <t>Skyline 11 White</t>
+  </si>
+  <si>
+    <t>G11SKYLN3NT</t>
+  </si>
+  <si>
     <t>11 Silver Bryana</t>
   </si>
   <si>
     <t>Skyline 11 Silver Bryana</t>
   </si>
   <si>
     <t>G11SKYLN4NT</t>
   </si>
   <si>
-    <t>11 White</t>
-[...7 lines deleted...]
-  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Peak VA 11 Black</t>
   </si>
   <si>
     <t>G11PEVBA1NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE11 RED LEWIS</t>
   </si>
   <si>
     <t>ACCEL 11 RED LEWIS</t>
   </si>
   <si>
     <t>G11ACCEL1NT</t>
   </si>
   <si>
     <t>FW Fire 11 White</t>
@@ -179,78 +179,78 @@
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>11.1 Regional</t>
   </si>
   <si>
     <t>Pono 11.1 Brian</t>
   </si>
   <si>
     <t>G11PONOV1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 11'S DIAMOND</t>
   </si>
   <si>
     <t>Madfrog East 11 Diamond</t>
   </si>
   <si>
     <t>G11FROGS6NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Limited Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Lim Cl Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG3NT</t>
+  </si>
+  <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>REIGN-11-BLACK</t>
+  </si>
+  <si>
+    <t>G11REIGN1NT</t>
+  </si>
+  <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 11</t>
   </si>
   <si>
     <t>G11WAVBC1NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G11REIGN1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>11A Janessa</t>
   </si>
   <si>
     <t>DIG 11A Janessa</t>
   </si>
   <si>
     <t>G11DIGVB4NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 11's</t>
   </si>
   <si>
     <t>G11WWVBC1NT</t>
   </si>
@@ -894,88 +894,88 @@
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">