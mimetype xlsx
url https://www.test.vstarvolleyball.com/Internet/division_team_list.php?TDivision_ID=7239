--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -188,144 +188,174 @@
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 Black </t>
+  </si>
+  <si>
+    <t>ETA1 12 Black</t>
+  </si>
+  <si>
+    <t>G12ETA1V1NT</t>
+  </si>
+  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Metro White Lauryn</t>
   </si>
   <si>
     <t>EMV 12 Metro White Lauryn</t>
   </si>
   <si>
     <t>G12EAGMT6NT</t>
   </si>
   <si>
     <t>12 Metro White Rosy</t>
   </si>
   <si>
     <t>EMV 12 Metro White Rosy</t>
   </si>
   <si>
     <t>G12EAGMT5NT</t>
   </si>
   <si>
+    <t>12 Prep Green</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Green</t>
+  </si>
+  <si>
+    <t>G12ARETE7NT</t>
+  </si>
+  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 12 Purple</t>
   </si>
   <si>
     <t>G12SLAMV1NT</t>
   </si>
   <si>
-    <t>12 Prep Green</t>
-[...7 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11/12u Whitesboro</t>
   </si>
   <si>
     <t>FH 11/12u Whitesboro</t>
   </si>
   <si>
     <t>G12FIELD6NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>12 Red Jessica</t>
   </si>
   <si>
     <t>Premier 12 Red J</t>
   </si>
   <si>
     <t>G12PREMR4NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>12U</t>
   </si>
   <si>
     <t>Atomic VC 12</t>
   </si>
   <si>
     <t>G12ATOMV1NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...8 lines deleted...]
-    <t>G12ETA1V1NT</t>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>12U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 12U Dean</t>
+  </si>
+  <si>
+    <t>G12VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>NRG 12 Navy</t>
+  </si>
+  <si>
+    <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>12's Blue</t>
   </si>
   <si>
     <t>DFW Elite 12's Blue</t>
   </si>
   <si>
     <t>G12DFTLE1NT</t>
   </si>
@@ -339,80 +369,50 @@
     <t>TAV 12 Glen Rose Red</t>
   </si>
   <si>
     <t>G12TXADV11NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 12 Blue</t>
   </si>
   <si>
     <t>G12ALLEG1NT</t>
   </si>
   <si>
     <t>Vertex Volleyball Club</t>
   </si>
   <si>
     <t>12s</t>
   </si>
   <si>
     <t>VVC 12</t>
   </si>
   <si>
     <t>G12VXVBC1NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G12NRGVC5NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>Vision 12 Regional Black</t>
   </si>
   <si>
     <t>G12VIVBC3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
@@ -1099,171 +1099,171 @@
         <v>61.595</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
@@ -1279,174 +1279,174 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" t="s">
         <v>94</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>95</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
         <v>98</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" t="s">
         <v>102</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>106</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" t="s">
         <v>109</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>110</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33" t="s">