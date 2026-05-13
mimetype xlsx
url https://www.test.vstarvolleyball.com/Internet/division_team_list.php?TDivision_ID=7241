--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -203,83 +203,95 @@
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>Liberty 14 Elite</t>
   </si>
   <si>
     <t>G14LIVBC3NT</t>
   </si>
   <si>
     <t>Vertex Volleyball Club</t>
   </si>
   <si>
     <t>14s</t>
   </si>
   <si>
     <t xml:space="preserve">VVC 14 </t>
   </si>
   <si>
     <t>G14VXVBC1NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Limited Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 14 Limited Club</t>
+  </si>
+  <si>
+    <t>G14INTEG6NT</t>
+  </si>
+  <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>REIGN-14-WHITE</t>
   </si>
   <si>
     <t>G14REIGN2NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>14 Metro White Mariah</t>
   </si>
   <si>
     <t>EMV 14 Metro White Mariah</t>
   </si>
   <si>
     <t>G14EAGMT6NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 14'S EMERALD</t>
+  </si>
+  <si>
+    <t>Madfrog East 14 Emerald</t>
+  </si>
+  <si>
+    <t>G14FROGS8NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13/14u Navy Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD7NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>TX Legends 14 Red</t>
   </si>
   <si>
     <t>G14TXLEG7LS</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
@@ -314,108 +326,96 @@
   <si>
     <t>East TX Jrs 14 Sabine</t>
   </si>
   <si>
     <t>G14ETXJR6NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
     <t>13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...8 lines deleted...]
-    <t>G14FROGS8NT</t>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 </t>
+  </si>
+  <si>
+    <t>Tyler Jrs 14</t>
+  </si>
+  <si>
+    <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>NRG 14 Navy</t>
   </si>
   <si>
     <t>G14NRGVC9NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
@@ -1250,85 +1250,85 @@
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>92</v>
       </c>
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28" t="s">
         <v>105</v>
       </c>
       <c r="C28" t="s">