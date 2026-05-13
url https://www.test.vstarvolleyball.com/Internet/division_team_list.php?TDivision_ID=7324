--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -158,90 +158,90 @@
   <si>
     <t>Skyline 11 Silver Cindy</t>
   </si>
   <si>
     <t>G11SKYLN5NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 12</t>
   </si>
   <si>
     <t>G12WAVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">TIV 11 National </t>
   </si>
   <si>
     <t xml:space="preserve">Image 11 National </t>
   </si>
   <si>
     <t>G11TXIMG1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>12 Red Kaeley</t>
+  </si>
+  <si>
+    <t>Premier 12 Red K</t>
+  </si>
+  <si>
+    <t>G12PREMR5NT</t>
+  </si>
+  <si>
+    <t>12 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 White Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL2NT</t>
+  </si>
+  <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>360 12 National Black</t>
   </si>
   <si>
     <t>G12SIXTY3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>B12EXCEL2NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -821,111 +821,111 @@
         <v>65.50700000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">