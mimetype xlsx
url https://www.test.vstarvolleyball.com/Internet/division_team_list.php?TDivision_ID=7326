--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -146,108 +146,108 @@
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>14 Kaos Red</t>
   </si>
   <si>
     <t>360 14 Kaos Red</t>
   </si>
   <si>
     <t>G14SIXTY2NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 14 Black</t>
   </si>
   <si>
     <t>Legend 14 Black</t>
   </si>
   <si>
     <t>G14LEVBC1NT</t>
   </si>
   <si>
+    <t>Gravity Athletics Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14U BLACK </t>
+  </si>
+  <si>
+    <t>GAVBC U14 BLACK</t>
+  </si>
+  <si>
+    <t>G14GAVBC99NT</t>
+  </si>
+  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Platinum</t>
   </si>
   <si>
     <t>UEPA 14P</t>
   </si>
   <si>
     <t>G14UNTOU3NT</t>
   </si>
   <si>
-    <t>Gravity Athletics Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>TIV 14 Elite</t>
   </si>
   <si>
     <t>Image 14 Elite</t>
   </si>
   <si>
     <t>G14TXIMG4NT</t>
   </si>
   <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14 Texoma</t>
+  </si>
+  <si>
+    <t>G141UNVB7NT</t>
+  </si>
+  <si>
+    <t>360 14.2</t>
+  </si>
+  <si>
+    <t>G14SIXTY5NT</t>
+  </si>
+  <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G14SIXTY5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
@@ -868,88 +868,88 @@
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>14.2</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
@@ -962,51 +962,51 @@
         <v>60.984</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18">
         <v>58.517</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>