--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -497,144 +497,144 @@
   <si>
     <t>13 Royal Holly</t>
   </si>
   <si>
     <t>EMV 13 Royal Holly</t>
   </si>
   <si>
     <t>G13EAGMT5NT</t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
+    <t>13 Metro</t>
+  </si>
+  <si>
+    <t>DN 13 Metro</t>
+  </si>
+  <si>
+    <t>G13DRIVE6NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 13 Black</t>
   </si>
   <si>
     <t>G13CUVBC1NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>13 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
   </si>
   <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>13U Aleman</t>
+  </si>
+  <si>
+    <t>VSTX 13U Aleman</t>
+  </si>
+  <si>
+    <t>G13VSVBC1NT</t>
+  </si>
+  <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...10 lines deleted...]
-  <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
     <t>13 EXV Gray</t>
   </si>
   <si>
     <t>Vision 13 EXV Gray</t>
   </si>
   <si>
     <t>G13VIVBC4NT</t>
   </si>
   <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13DRIVE6NT</t>
   </si>
   <si>
     <t>13 Club Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Club Red </t>
   </si>
   <si>
     <t>G13INTEG4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1888,234 +1888,234 @@
         <v>56.565</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>159</v>
       </c>
       <c r="C46" t="s">
         <v>159</v>
       </c>
       <c r="D46" t="s">
         <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46">
         <v>56.273</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>162</v>
       </c>
       <c r="D47" t="s">
         <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>164</v>
       </c>
       <c r="B48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" t="s">
         <v>165</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
         <v>168</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>169</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>173</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" t="s">
         <v>180</v>
       </c>
       <c r="D52" t="s">
         <v>181</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53" t="s">
         <v>184</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" t="s">
         <v>186</v>
       </c>
       <c r="D54" t="s">
         <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" t="s">
         <v>191</v>
       </c>
       <c r="D56" t="s">
         <v>192</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>98</v>
       </c>
       <c r="B57" t="s">
         <v>193</v>
       </c>
       <c r="C57" t="s">
         <v>194</v>
       </c>
       <c r="D57" t="s">