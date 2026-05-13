--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -299,71 +299,71 @@
   <si>
     <t>G14COTTN3NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 14 Black</t>
   </si>
   <si>
     <t>G14ELLIS1NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">Wave 14 </t>
   </si>
   <si>
     <t>Wave 14</t>
   </si>
   <si>
     <t>G14WAVBC1NT</t>
   </si>
   <si>
+    <t>Rockwall Heat Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rockwall Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>Heat 14 Ignite</t>
+  </si>
+  <si>
+    <t>G14ROCKH2NT</t>
+  </si>
+  <si>
     <t>ACCELERATE 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK RANGEL</t>
   </si>
   <si>
     <t>G14ACCEL2NT</t>
   </si>
   <si>
-    <t>Rockwall Heat Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>14 National</t>
   </si>
   <si>
     <t>MVP 14 National</t>
   </si>
   <si>
     <t>G14MVPVC1NT</t>
   </si>
   <si>
     <t>14 Royal Erin G</t>
   </si>
   <si>
     <t>EMV 14 Royal Erin G</t>
   </si>
   <si>
     <t>G14EAGMT3NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Bailey</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Bailey</t>
@@ -533,71 +533,71 @@
   <si>
     <t>Heat 14 White</t>
   </si>
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
     <t>14 Club White</t>
   </si>
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
     <t>14 National Red</t>
   </si>
   <si>
     <t>360 14 National Red</t>
   </si>
   <si>
     <t>G14SIXTY7NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>14 Maroon</t>
+  </si>
+  <si>
+    <t>Endless 14 Maroon</t>
+  </si>
+  <si>
+    <t>G14ENDAV2NT</t>
+  </si>
+  <si>
     <t>14 Wild 2</t>
   </si>
   <si>
     <t>Instinct 14 Wild 2</t>
   </si>
   <si>
     <t>G14INSTN4NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Endless Athletics </t>
-[...10 lines deleted...]
-  <si>
     <t>Untouchables  EPA 14 Platinum</t>
   </si>
   <si>
     <t>UEPA 14P</t>
   </si>
   <si>
     <t>G14UNTOU3NT</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
     <t>14 Royal Victoria</t>
   </si>
   <si>
     <t>EMV 14 Royal Victoria</t>
   </si>
   <si>
     <t>G14EAGMT4NT</t>
@@ -632,183 +632,183 @@
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>Victory 14 Gold</t>
   </si>
   <si>
     <t>G14VCTRY5NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>14.2 National</t>
+  </si>
+  <si>
+    <t>Pono 14.2 Megan</t>
+  </si>
+  <si>
+    <t>G14PONOV2NT</t>
+  </si>
+  <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>FAV 14 Black</t>
+  </si>
+  <si>
+    <t>G14FREVB1NT</t>
+  </si>
+  <si>
+    <t>14 Orange</t>
+  </si>
+  <si>
+    <t>iCrush 14 Orange</t>
+  </si>
+  <si>
+    <t>G14INCRU2NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 14 Black</t>
+  </si>
+  <si>
+    <t>G14CUVBC1NT</t>
+  </si>
+  <si>
+    <t>360 14.2</t>
+  </si>
+  <si>
+    <t>G14SIXTY5NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 White</t>
+  </si>
+  <si>
+    <t>G14ALLEG3NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
+  </si>
+  <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>BOV 14 Orange</t>
+  </si>
+  <si>
+    <t>G14BOWLV1NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 National White</t>
+  </si>
+  <si>
+    <t>LVA 14 National White</t>
+  </si>
+  <si>
+    <t>G14LUNVA2NT</t>
+  </si>
+  <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
   </si>
   <si>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>Uncommon 14U</t>
+  </si>
+  <si>
+    <t>G14UNCOM1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Prep Navy</t>
   </si>
   <si>
     <t>Arete 14 Prep Navy</t>
   </si>
   <si>
     <t>G14ARETE5NT</t>
-  </si>
-[...112 lines deleted...]
-    <t>G14LUNVA2NT</t>
   </si>
   <si>
     <t>Drive Nation 14 Gold</t>
   </si>
   <si>
     <t>DN 14 Gold</t>
   </si>
   <si>
     <t>G14DRIVE4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1642,71 +1642,71 @@
         <v>63.394</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
         <v>63.326</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>63.142</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>63.142</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
@@ -2062,51 +2062,51 @@
         <v>59.707</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46">
         <v>14.1</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46">
         <v>59.431</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47" t="s">
         <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47">
         <v>58.996</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" t="s">
@@ -2122,71 +2122,71 @@
         <v>58.746</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49">
         <v>58.684</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50">
         <v>58.536</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="B51" t="s">
         <v>177</v>
       </c>
       <c r="C51" t="s">
         <v>178</v>
       </c>
       <c r="D51" t="s">
         <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51">
         <v>58.536</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
         <v>180</v>
       </c>
       <c r="C52" t="s">
@@ -2342,294 +2342,294 @@
         <v>57.141</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" t="s">
         <v>204</v>
       </c>
       <c r="D60" t="s">
         <v>205</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>56.563</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
         <v>211</v>
       </c>
       <c r="D62" t="s">
         <v>212</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B63" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C63" t="s">
         <v>214</v>
       </c>
       <c r="D63" t="s">
         <v>215</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>216</v>
       </c>
       <c r="B64" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" t="s">
         <v>217</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65">
+        <v>14.2</v>
+      </c>
+      <c r="C65" t="s">
+        <v>219</v>
+      </c>
+      <c r="D65" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>46</v>
+        <v>221</v>
       </c>
       <c r="B66" t="s">
+        <v>222</v>
+      </c>
+      <c r="C66" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" t="s">
         <v>226</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>228</v>
+      </c>
+      <c r="B68" t="s">
+        <v>229</v>
       </c>
       <c r="C68" t="s">
         <v>229</v>
       </c>
       <c r="D68" t="s">
         <v>230</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
+        <v>81</v>
+      </c>
+      <c r="B69" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>234</v>
       </c>
       <c r="B70" t="s">
+        <v>213</v>
+      </c>
+      <c r="C70" t="s">
         <v>235</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70">
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>81</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
         <v>238</v>
       </c>
       <c r="C71" t="s">
         <v>239</v>
       </c>
       <c r="D71" t="s">
         <v>240</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C72" t="s">
         <v>242</v>
       </c>
       <c r="D72" t="s">
         <v>243</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>244</v>
       </c>
       <c r="B73" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="C73" t="s">
         <v>245</v>
       </c>
       <c r="D73" t="s">
         <v>246</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>247</v>
       </c>
       <c r="B74" t="s">
         <v>248</v>
       </c>
       <c r="C74" t="s">
         <v>249</v>
       </c>
       <c r="D74" t="s">