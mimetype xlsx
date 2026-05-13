--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -416,90 +416,90 @@
   <si>
     <t>TEJAS 12 Black Summer</t>
   </si>
   <si>
     <t>G12TEJAS2NT</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Heather</t>
   </si>
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
     <t>MC United Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">MC United </t>
   </si>
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
+    <t>12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>G12FIELD3NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>12.1 National</t>
+  </si>
+  <si>
+    <t>Pono 12.1 Nash</t>
+  </si>
+  <si>
+    <t>G12PONOV1NT</t>
+  </si>
+  <si>
+    <t>12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G12FIELD5NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>12 Red Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Red Summer</t>
   </si>
   <si>
     <t>G12TEJAS3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1613,111 +1613,111 @@
         <v>61.514</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>130</v>
       </c>
       <c r="B39" t="s">
         <v>131</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39" t="s">
         <v>133</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" t="s">
         <v>134</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>135</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
         <v>138</v>
       </c>
       <c r="C41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
         <v>140</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" t="s">
         <v>141</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>142</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" t="s">
         <v>146</v>
       </c>
       <c r="D43" t="s">
         <v>147</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44" t="s">
         <v>148</v>
       </c>
       <c r="C44" t="s">