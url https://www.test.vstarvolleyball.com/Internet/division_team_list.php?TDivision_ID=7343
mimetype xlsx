--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -179,72 +179,72 @@
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>Victory 13 National Black</t>
   </si>
   <si>
     <t>G13VCTRY1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 USA-John</t>
   </si>
   <si>
     <t>G13FRFLY1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 13 Red</t>
+  </si>
+  <si>
+    <t>DN 13 Red</t>
+  </si>
+  <si>
+    <t>G13DRIVE1NT</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>Elevate 13 Blue</t>
   </si>
   <si>
     <t>G13COTTN1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13DRIVE1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>13 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 13 Wild Gold</t>
   </si>
   <si>
     <t>G13INSTN1NT</t>
   </si>
   <si>
     <t>13'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 13E Green</t>
   </si>
   <si>
     <t>G13FROGS4NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
@@ -1664,51 +1664,51 @@
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39" t="s">
         <v>128</v>
       </c>
       <c r="C39" t="s">
         <v>128</v>
       </c>
       <c r="D39" t="s">
         <v>129</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>63.111</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>124</v>
       </c>
       <c r="B40" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40" t="s">
         <v>131</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>63.061</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>132</v>
       </c>
       <c r="B41" t="s">
         <v>78</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41" t="s">
@@ -1741,51 +1741,51 @@
         <v>62.607</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>140</v>
       </c>
       <c r="C43" t="s">
         <v>141</v>
       </c>
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43">
         <v>61.799</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B44" t="s">
         <v>143</v>
       </c>
       <c r="C44" t="s">
         <v>144</v>
       </c>
       <c r="D44" t="s">
         <v>145</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>61.775</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>47</v>
       </c>
       <c r="B45" t="s">
         <v>146</v>
       </c>
       <c r="C45" t="s">