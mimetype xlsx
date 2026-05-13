--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -269,66 +269,66 @@
   <si>
     <t>1United 14N Black</t>
   </si>
   <si>
     <t>G141UNVB3NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 14 Black</t>
   </si>
   <si>
     <t>G14STORM1NT</t>
   </si>
   <si>
     <t>14 Black Carrie</t>
   </si>
   <si>
     <t>TEJAS 14 Black Carrie</t>
   </si>
   <si>
     <t>G14TEJAS2NT</t>
   </si>
   <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>14 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 14 Wild Gold</t>
+  </si>
+  <si>
+    <t>G14INSTN1NT</t>
+  </si>
+  <si>
     <t>1United 14Elite Blue</t>
   </si>
   <si>
     <t>G141UNVB5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14INSTN1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t xml:space="preserve">South 14 Royal </t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 14 Royal </t>
   </si>
   <si>
     <t>G14TXADV5NT</t>
   </si>
   <si>
     <t>14 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 14 Intense Red </t>
   </si>
   <si>
     <t>G14INTEG2NT</t>
   </si>
   <si>
     <t>1United 14N White</t>
   </si>
@@ -1554,74 +1554,74 @@
         <v>71.812</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>71.479</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>70.60299999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>70.60299999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
@@ -2174,51 +2174,51 @@
         <v>61.943</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>170</v>
       </c>
       <c r="B54" t="s">
         <v>171</v>
       </c>
       <c r="C54" t="s">
         <v>172</v>
       </c>
       <c r="D54" t="s">
         <v>173</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>61.935</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B55" t="s">
         <v>174</v>
       </c>
       <c r="C55" t="s">
         <v>175</v>
       </c>
       <c r="D55" t="s">
         <v>176</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
         <v>61.837</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>29</v>
       </c>
       <c r="B56" t="s">
         <v>177</v>
       </c>
       <c r="C56" t="s">