--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -164,179 +164,179 @@
   <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>Victory 15 National Black</t>
   </si>
   <si>
     <t>G15VCTRY1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t xml:space="preserve">15 Wild Gold </t>
   </si>
   <si>
     <t xml:space="preserve">Instinct 15 Wild Gold </t>
   </si>
   <si>
     <t>G15INSTN1NT</t>
   </si>
   <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 15 USA-Kevin</t>
+  </si>
+  <si>
+    <t>G15FRFLY2NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Ikaika-Daniel</t>
   </si>
   <si>
     <t>FH 15 Ikaika-Daniel</t>
   </si>
   <si>
     <t>G15FIELD1NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Flyers 15 USA-Ed</t>
   </si>
   <si>
     <t>G15FRFLY1NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 15 Silver</t>
+  </si>
+  <si>
+    <t>G15COTTN2NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>15 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 15 Intense Blue</t>
   </si>
   <si>
     <t>G15INTEG1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>15 Black</t>
   </si>
   <si>
     <t>WF Elite 15 Black</t>
   </si>
   <si>
     <t>G15WFELT1NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Victory 15 National Green</t>
   </si>
   <si>
     <t>G15VCTRY2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Blue</t>
   </si>
   <si>
     <t>G15ALLEG1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National</t>
   </si>
   <si>
     <t>IVC 15U National-1</t>
   </si>
   <si>
     <t>G15INFTY1NT</t>
   </si>
   <si>
     <t>1United 15N Black</t>
   </si>
   <si>
     <t>G151UNVB3NT</t>
   </si>
   <si>
     <t>15 Kaos White</t>
   </si>
   <si>
     <t>360 15 Kaos White</t>
   </si>
   <si>
     <t>G15SIXTY4NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Elite Performance</t>
+  </si>
+  <si>
+    <t>LVA 15 Elite Performance</t>
+  </si>
+  <si>
+    <t>G15LUNVA1NT</t>
+  </si>
+  <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>Elevate 15 Blue</t>
   </si>
   <si>
     <t>G15COTTN1NT</t>
   </si>
   <si>
-    <t>Luna Volleyball Academy</t>
-[...10 lines deleted...]
-  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 15 Diamonds</t>
   </si>
   <si>
     <t>UEPA 15D</t>
   </si>
   <si>
     <t>G15UNTOU1NT</t>
   </si>
   <si>
     <t>15 Ikaika-Annette</t>
   </si>
   <si>
     <t>FH 15 Ikaika-Annette</t>
   </si>
   <si>
     <t>G15FIELD2NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 15 Black</t>
@@ -401,68 +401,68 @@
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>VIP 15 Elite</t>
   </si>
   <si>
     <t>G15VIPAC1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>15U Dean</t>
   </si>
   <si>
     <t>VSTX 15U Dean</t>
   </si>
   <si>
     <t>G15VSVBC1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">15 Intense Red </t>
+  </si>
+  <si>
+    <t>Integrity 15 Intense Red</t>
+  </si>
+  <si>
+    <t>G15INTEG2NT</t>
+  </si>
+  <si>
     <t>15 Red Julian</t>
   </si>
   <si>
     <t>TEJAS 15 Red Julian</t>
   </si>
   <si>
     <t>G15TEJAS4NT</t>
   </si>
   <si>
-    <t xml:space="preserve">15 Intense Red </t>
-[...7 lines deleted...]
-  <si>
     <t>15 Elite Red</t>
   </si>
   <si>
     <t>LVA 15 Elite Red</t>
   </si>
   <si>
     <t>G15LUNVA2NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 15 BLACK MEALER</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK MEALER</t>
   </si>
   <si>
     <t>G15ACCEL1NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Caitlin</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Caitlin</t>
@@ -485,92 +485,92 @@
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 Elite Gray </t>
   </si>
   <si>
     <t xml:space="preserve">Victory 15 Elite Gray </t>
   </si>
   <si>
     <t>G15VCTRY3NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>MVP 15 Elite</t>
   </si>
   <si>
     <t>G15MVPVC1NT</t>
   </si>
   <si>
+    <t>Flyers 15 NAT-Jerry</t>
+  </si>
+  <si>
+    <t>G15FRFLY6NT</t>
+  </si>
+  <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
   <si>
     <t>G15FRFLY3NT</t>
   </si>
   <si>
-    <t>Flyers 15 NAT-Jerry</t>
-[...4 lines deleted...]
-  <si>
     <t>1United 15Elite Blue</t>
   </si>
   <si>
     <t>G151UNVB5NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 15 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 15 Royal</t>
+  </si>
+  <si>
+    <t>G15TXADV5NT</t>
+  </si>
+  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 15 Regional Blue</t>
   </si>
   <si>
     <t>G15LIVBC2NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...10 lines deleted...]
-  <si>
     <t>Drive Nation 15 Black</t>
   </si>
   <si>
     <t>DN 15 Black</t>
   </si>
   <si>
     <t>G15DRIVE2NT</t>
   </si>
   <si>
     <t>15 Purple</t>
   </si>
   <si>
     <t>Storm 15 Purple</t>
   </si>
   <si>
     <t>G15STORM2NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>Summit 15 National Blue</t>
@@ -578,158 +578,158 @@
   <si>
     <t>G15DSUMM1NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 15 Black</t>
   </si>
   <si>
     <t>Legend 15 Black</t>
   </si>
   <si>
     <t>G15LEVBC1NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 15 Black</t>
   </si>
   <si>
     <t>G15SLAMV1NT</t>
   </si>
   <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
     <t>NT Flyers 15 USA-Orison</t>
   </si>
   <si>
     <t>G15FRFLY8NT</t>
   </si>
   <si>
     <t>15'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 15E Black</t>
   </si>
   <si>
     <t>G15FROGS5NT</t>
   </si>
   <si>
-    <t>15 Red Stefani</t>
-[...7 lines deleted...]
-  <si>
     <t>Allegiant 15 Red</t>
   </si>
   <si>
     <t>G15ALLEG2NT</t>
   </si>
   <si>
     <t>MVP 15 National Black</t>
   </si>
   <si>
     <t>G15MVPVC2NT</t>
   </si>
   <si>
+    <t>Flyers 15 USA-Margo</t>
+  </si>
+  <si>
+    <t>G15FRFLY4NT</t>
+  </si>
+  <si>
     <t>Flyers 15 NAT-Alan</t>
   </si>
   <si>
     <t>G15FRFLY5NT</t>
   </si>
   <si>
-    <t>Flyers 15 USA-Margo</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">15 Purple </t>
   </si>
   <si>
     <t>SLAM 15 Purple</t>
   </si>
   <si>
     <t>G15SLAMV2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>North Point 15 National</t>
   </si>
   <si>
     <t>G15NORPT1NT</t>
   </si>
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
     <t>360 15.1</t>
   </si>
   <si>
     <t>G15SIXTY5NT</t>
   </si>
   <si>
     <t>15U Aleman</t>
   </si>
   <si>
     <t>VSTX 15U Aleman</t>
   </si>
   <si>
     <t>G15VSVBC2NT</t>
   </si>
   <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
     <t>South 15 White</t>
   </si>
   <si>
     <t>TAV South 15 White</t>
   </si>
   <si>
     <t>G15TXADV8NT</t>
   </si>
   <si>
-    <t>15 White</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> 15 Elite</t>
   </si>
   <si>
     <t>North Point 15 Elite</t>
   </si>
   <si>
     <t>G15NORPT2NT</t>
   </si>
   <si>
     <t>15 National Purple</t>
   </si>
   <si>
     <t>MVP 15 National Purple</t>
   </si>
   <si>
     <t>G15MVPVC3NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G15FIELD5NT</t>
@@ -743,96 +743,96 @@
   <si>
     <t>G15VCTRY6NT</t>
   </si>
   <si>
     <t>Drive Nation 15 White</t>
   </si>
   <si>
     <t>DN 15 White</t>
   </si>
   <si>
     <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t>Texas Premier Volleyball</t>
   </si>
   <si>
     <t>TPV 15-National</t>
   </si>
   <si>
     <t>G15TXPVB1LS</t>
   </si>
   <si>
     <t>Denied</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.1 National</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>LVA National White</t>
+  </si>
+  <si>
+    <t>G15LUNVA5NT</t>
+  </si>
+  <si>
+    <t>15.2 National</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t>15 Regional</t>
+  </si>
+  <si>
+    <t>LVA 15 Regional</t>
+  </si>
+  <si>
+    <t>G15LUNVA6NT</t>
+  </si>
+  <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>LVA 15 National Red</t>
   </si>
   <si>
     <t>G15LUNVA4NT</t>
-  </si>
-[...37 lines deleted...]
-    <t>G15LUNVA6NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1420,85 +1420,85 @@
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>83.89100000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>82.134</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>82.134</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>80.34999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
@@ -1634,134 +1634,134 @@
         <v>78.89700000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>78.411</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
         <v>78.197</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>78.197</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
         <v>78.034000000000006</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>76.0049999999999955</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
         <v>75.283</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
@@ -1834,51 +1834,51 @@
         <v>73.249</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>114</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
         <v>73.0019999999999953</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B35" t="s">
         <v>118</v>
       </c>
       <c r="C35" t="s">
         <v>119</v>
       </c>
       <c r="D35" t="s">
         <v>120</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>72.408</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
       <c r="C36" t="s">
@@ -1894,151 +1894,151 @@
         <v>72.408</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>125</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37" t="s">
         <v>127</v>
       </c>
       <c r="D37" t="s">
         <v>128</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>72.097999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="B38" t="s">
         <v>129</v>
       </c>
       <c r="C38" t="s">
         <v>130</v>
       </c>
       <c r="D38" t="s">
         <v>131</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
         <v>71.542</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>133</v>
       </c>
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
         <v>71.542</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B40" t="s">
         <v>135</v>
       </c>
       <c r="C40" t="s">
         <v>136</v>
       </c>
       <c r="D40" t="s">
         <v>137</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
         <v>70.98099999999999</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="C41" t="s">
         <v>140</v>
       </c>
       <c r="D41" t="s">
         <v>141</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41">
         <v>70.84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42" t="s">
         <v>144</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42">
         <v>70.491</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" t="s">
         <v>146</v>
       </c>
       <c r="D43" t="s">
         <v>147</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43">
         <v>70.072999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>148</v>
       </c>
       <c r="C44" t="s">
@@ -2074,71 +2074,71 @@
         <v>69.13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>154</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>155</v>
       </c>
       <c r="D46" t="s">
         <v>156</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46">
         <v>68.741</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B47" t="s">
         <v>157</v>
       </c>
       <c r="C47" t="s">
         <v>157</v>
       </c>
       <c r="D47" t="s">
         <v>158</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
         <v>68.066000000000003</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B48" t="s">
         <v>159</v>
       </c>
       <c r="C48" t="s">
         <v>159</v>
       </c>
       <c r="D48" t="s">
         <v>160</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
         <v>68.066000000000003</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
         <v>161</v>
       </c>
       <c r="C49" t="s">
@@ -2257,108 +2257,108 @@
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>181</v>
       </c>
       <c r="B55" t="s">
         <v>182</v>
       </c>
       <c r="C55" t="s">
         <v>183</v>
       </c>
       <c r="D55" t="s">
         <v>184</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
         <v>65.667</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C56" t="s">
         <v>186</v>
       </c>
       <c r="D56" t="s">
         <v>187</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>65.193</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="B57" t="s">
         <v>188</v>
       </c>
       <c r="C57" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
         <v>64.943</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C58" t="s">
         <v>191</v>
       </c>
       <c r="D58" t="s">
         <v>192</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58">
         <v>64.943</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" t="s">
         <v>194</v>
       </c>
       <c r="D59" t="s">
         <v>195</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59">
         <v>64.943</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" t="s">
@@ -2374,71 +2374,71 @@
         <v>64.551</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>154</v>
       </c>
       <c r="B61" t="s">
         <v>42</v>
       </c>
       <c r="C61" t="s">
         <v>198</v>
       </c>
       <c r="D61" t="s">
         <v>199</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61">
         <v>64.227</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B62" t="s">
         <v>200</v>
       </c>
       <c r="C62" t="s">
         <v>200</v>
       </c>
       <c r="D62" t="s">
         <v>201</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62">
         <v>64.167</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B63" t="s">
         <v>202</v>
       </c>
       <c r="C63" t="s">
         <v>202</v>
       </c>
       <c r="D63" t="s">
         <v>203</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63">
         <v>64.167</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>185</v>
       </c>
       <c r="B64" t="s">
         <v>204</v>
       </c>
       <c r="C64" t="s">
@@ -2514,71 +2514,71 @@
         <v>63.387</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>125</v>
       </c>
       <c r="B68" t="s">
         <v>215</v>
       </c>
       <c r="C68" t="s">
         <v>216</v>
       </c>
       <c r="D68" t="s">
         <v>217</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68">
         <v>62.699</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>59</v>
       </c>
       <c r="B69" t="s">
         <v>218</v>
       </c>
       <c r="C69" t="s">
         <v>219</v>
       </c>
       <c r="D69" t="s">
         <v>220</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69">
         <v>62.532</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>67</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
         <v>221</v>
       </c>
       <c r="C70" t="s">
         <v>222</v>
       </c>
       <c r="D70" t="s">
         <v>223</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70">
         <v>62.532</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>207</v>
       </c>
       <c r="B71" t="s">
         <v>224</v>
       </c>
       <c r="C71" t="s">
@@ -2594,51 +2594,51 @@
         <v>61.953</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>154</v>
       </c>
       <c r="B72" t="s">
         <v>227</v>
       </c>
       <c r="C72" t="s">
         <v>228</v>
       </c>
       <c r="D72" t="s">
         <v>229</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72">
         <v>61.934</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B73" t="s">
         <v>230</v>
       </c>
       <c r="C73" t="s">
         <v>231</v>
       </c>
       <c r="D73" t="s">
         <v>232</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73">
         <v>61.387</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>41</v>
       </c>
       <c r="B74" t="s">
         <v>233</v>
       </c>
       <c r="C74" t="s">
@@ -2674,131 +2674,131 @@
         <v>58.00099999999999767</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>208</v>
       </c>
       <c r="C76" t="s">
         <v>240</v>
       </c>
       <c r="D76" t="s">
         <v>241</v>
       </c>
       <c r="E76" t="s">
         <v>242</v>
       </c>
       <c r="F76">
         <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>89</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C77" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D77" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>86</v>
       </c>
       <c r="B78" t="s">
         <v>247</v>
       </c>
       <c r="C78" t="s">
         <v>248</v>
       </c>
       <c r="D78" t="s">
         <v>249</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>89</v>
+        <v>243</v>
       </c>
       <c r="B79" t="s">
         <v>250</v>
       </c>
       <c r="C79" t="s">
         <v>251</v>
       </c>
       <c r="D79" t="s">
         <v>252</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>246</v>
+        <v>86</v>
       </c>
       <c r="B80" t="s">
         <v>253</v>
       </c>
       <c r="C80" t="s">
         <v>254</v>
       </c>
       <c r="D80" t="s">
         <v>255</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B81" t="s">
         <v>256</v>
       </c>
       <c r="C81" t="s">
         <v>257</v>
       </c>
       <c r="D81" t="s">
         <v>258</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>