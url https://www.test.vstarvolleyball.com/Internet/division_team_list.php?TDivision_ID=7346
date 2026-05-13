--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -56,69 +56,69 @@
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>16'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 16N Green</t>
   </si>
   <si>
     <t>G16FROGS1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>16'S NATIONAL BLACK CJ</t>
   </si>
   <si>
     <t>Madfrog 16N Black CJ</t>
   </si>
   <si>
     <t>G16FROGS2NT</t>
   </si>
   <si>
+    <t>16'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 16E Green</t>
+  </si>
+  <si>
+    <t>G16FROGS5NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>16 Kaos Red</t>
   </si>
   <si>
     <t>360 16 Kaos Red</t>
   </si>
   <si>
     <t>G16SIXTY2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16FROGS5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 Red</t>
   </si>
   <si>
     <t>DN 16 Red</t>
   </si>
   <si>
     <t>G16DRIVE1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N Blue</t>
   </si>
   <si>
     <t>G161UNVB1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
@@ -1058,71 +1058,71 @@
         <v>99.5</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>92.239</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
@@ -1518,91 +1518,91 @@
         <v>83.303</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>89</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>82.261</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B27">
         <v>16.1</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>82.093999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28">
         <v>81.96299999999999</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>81.887</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
@@ -1858,51 +1858,51 @@
         <v>79.294</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="s">
         <v>145</v>
       </c>
       <c r="D43" t="s">
         <v>146</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>79.286</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B44" t="s">
         <v>147</v>
       </c>
       <c r="C44" t="s">
         <v>148</v>
       </c>
       <c r="D44" t="s">
         <v>149</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>79.076999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>95</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" t="s">
@@ -2058,51 +2058,51 @@
         <v>76.66800000000001</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53" t="s">
         <v>171</v>
       </c>
       <c r="C53" t="s">
         <v>172</v>
       </c>
       <c r="D53" t="s">
         <v>173</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>76.514</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B54" t="s">
         <v>174</v>
       </c>
       <c r="C54" t="s">
         <v>175</v>
       </c>
       <c r="D54" t="s">
         <v>176</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>76.126</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>177</v>
       </c>
       <c r="C55" t="s">