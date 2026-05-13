--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -158,66 +158,66 @@
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>17 National Blue</t>
   </si>
   <si>
     <t>Summit 17 National Blue</t>
   </si>
   <si>
     <t>G17DSUMM1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Drive Nation 17 Black</t>
   </si>
   <si>
     <t>DN 17 Black</t>
   </si>
   <si>
     <t>G17DRIVE2NT</t>
   </si>
   <si>
+    <t>17'S NATIONAL BLACK KALLAS</t>
+  </si>
+  <si>
+    <t>Madfrog 17 N Black Kallas</t>
+  </si>
+  <si>
+    <t>G17FROGS3NT</t>
+  </si>
+  <si>
     <t>17 Kaos Black</t>
   </si>
   <si>
     <t>360 17 Kaos Black</t>
   </si>
   <si>
     <t>G17SIXTY2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17FROGS3NT</t>
   </si>
   <si>
     <t>17 Black Arthur</t>
   </si>
   <si>
     <t>TEJAS 17 Black Arthur</t>
   </si>
   <si>
     <t>G17TEJAS2NT</t>
   </si>
   <si>
     <t>17 Ikaika-Daniel</t>
   </si>
   <si>
     <t>FH 17 Ikaika-Daniel</t>
   </si>
   <si>
     <t>G17FIELD2NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>16 Elite</t>
   </si>
@@ -1091,71 +1091,71 @@
         <v>93.358</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>88.95399999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>87.705</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>87.705</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">