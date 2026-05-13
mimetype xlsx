--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -86,84 +86,84 @@
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 14R</t>
   </si>
   <si>
     <t>G14CADHS2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Ok dynamite </t>
   </si>
   <si>
     <t xml:space="preserve">Ok Dynamite </t>
   </si>
   <si>
     <t>OK Dynamite 14</t>
   </si>
   <si>
     <t>G14OKDYN1OK</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t xml:space="preserve">Garrison 13U </t>
+  </si>
+  <si>
+    <t>IVC Garrison 13U</t>
+  </si>
+  <si>
+    <t>G13INFTY4NT</t>
+  </si>
+  <si>
+    <t>DFW Elite</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFW Elite 14 Blue </t>
+  </si>
+  <si>
+    <t>G14DFTLE4NT</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 White</t>
   </si>
   <si>
     <t>G14ALLEG3NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G14NETJR3NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,111 +597,111 @@
         <v>57.474</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">